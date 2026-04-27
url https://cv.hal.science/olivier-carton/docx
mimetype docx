--- v0 (2026-03-27)
+++ v1 (2026-04-27)
@@ -983,235 +983,235 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Languages of Words over Countable Linear Orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriele Puppis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Puppis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icalp 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.125-136, </w:t>
+              <w:t xml:space="preserve">Proceedings of ICALP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22012-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439263v1</w:t>
+                <w:t xml:space="preserve">hal-00717752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Languages of Words over Countable Linear Orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriele Puppis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICALP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icalp 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22012-8_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00717752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Characterization of FO for Scattered Linear Orderings</w:t>
               </w:r>
@@ -1837,191 +1837,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementation of Rational Sets on Scattered Linear Orderings of Finite Rank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of Hopcroft's state minimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Latin American Theoretical INformatics (LATIN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Buenos Aires, Argentina, Argentina. pp.292-301</w:t>
+              <w:t xml:space="preserve">9th International Conference on Implementation and Application of Automata (CIAA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Kingston, Canada, Canada. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619905v1</w:t>
+                <w:t xml:space="preserve">hal-00619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of Hopcroft's state minimization algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementation of Rational Sets on Scattered Linear Orderings of Finite Rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Implementation and Application of Automata (CIAA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Kingston, Canada, Canada. pp.35-44</w:t>
+              <w:t xml:space="preserve">6th Latin American Theoretical INformatics (LATIN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Buenos Aires, Argentina, Argentina. pp.292-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619888v1</w:t>
+                <w:t xml:space="preserve">hal-00619905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unambiguous automata on bi-infinite words</w:t>
               </w:r>
@@ -3119,235 +3119,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593160v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
+                <w:t xml:space="preserve">An algebraic approach to MSO-definability on countable linear orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Puppis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.1147-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jsl.2018.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104436v1</w:t>
+                <w:t xml:space="preserve">hal-01470325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach to MSO-definability on countable linear orderings</w:t>
+                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Puppis</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (3), pp.1147-1189. </w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jsl.2018.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470325v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-Selective Shape Memory Alloy for Wireless Microactuation of a Bistable Curved Beam</w:t>
               </w:r>
@@ -3457,243 +3457,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturmian Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Boasson</w:t>
+                <w:t xml:space="preserve">Logic and Rational Languages of Words Indexed by Linear Orderings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (3), pp.443-478</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.737-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619760v1</w:t>
+                <w:t xml:space="preserve">hal-00790136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic and Rational Languages of Words Indexed by Linear Orderings.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bès</w:t>
+                <w:t xml:space="preserve">Sturmian Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.737-760</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.443-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790136v1</w:t>
+                <w:t xml:space="preserve">hal-00619760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expressive power of the shuffle product</w:t>
               </w:r>
@@ -4121,187 +4121,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00216624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth ratio of synchronous rational relations is unique</w:t>
+                <w:t xml:space="preserve">Complementation of Rational sets on Scattered Linear Orderings of Finite Rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 376, pp.52-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 382 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160891v1</w:t>
+                <w:t xml:space="preserve">hal-00619538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementation of Rational sets on Scattered Linear Orderings of Finite Rank</w:t>
+                <w:t xml:space="preserve">The growth ratio of synchronous rational relations is unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 382 (2), pp.109-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 376, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00619538v1</w:t>
+                <w:t xml:space="preserve">hal-00160891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata on linear orderings</w:t>
               </w:r>
@@ -5017,51 +5017,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (4), pp.483-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619205v1</w:t>
+                <w:t xml:space="preserve">hal-00162483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinization of transducers over infinite words: the general case</w:t>
               </w:r>
@@ -5099,51 +5099,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (4), pp.483-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162483v1</w:t>
+                <w:t xml:space="preserve">hal-00619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squaring transducers: An efficient procedure for deciding functionality and sequentiality</w:t>
               </w:r>
@@ -6085,150 +6085,162 @@
               <w:t xml:space="preserve">Handbook of Automata Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), European Mathematical Society; EMS Press, pp.337-373, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/AUTOMATA-1/10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata and semigroups recognizing infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Flum, E. Grädel and T. Wilke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Automata, History and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.585-596, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6238,113 +6250,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Language Theory - 17th International Conference, DLT 2013, Marne-la-Vallée, France, June 18-21, 2013. Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 7907, pp.460, 2013, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6354,51 +6366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel synthesis revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6411,51 +6423,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2013.001, LIP6. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6465,131 +6477,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languages recognized by finite supersoluble groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xaro Soler-Escrivà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6657,51 +6669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D45DD0E5"/>
+    <w:nsid w:val="0EB01CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6888,51 +6900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-carton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-6534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carton_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05578-2_7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVHB1JG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petazzoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570088v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/cnt.2024.13.377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03660658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Orduna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:24)2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Becher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593160v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:9)2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470325v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB72QHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.01.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S891DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bruy&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S&#233;nizergues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00216624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2006005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X93MNCZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30550-7_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maceiras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:1999129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PMH9DC2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-1/10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaro Soler-Escriv&#224;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-carton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-6534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carton_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05578-2_7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVHB1JG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petazzoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570088v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/cnt.2024.13.377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03660658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Orduna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:24)2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Becher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593160v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:9)2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470325v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB72QHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.01.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S891DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bruy&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S&#233;nizergues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00216624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2006005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X93MNCZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30550-7_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maceiras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:1999129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PMH9DC2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-1/10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-46VMN9QF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaro Soler-Escriv&#224;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>