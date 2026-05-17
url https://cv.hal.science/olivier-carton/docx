--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -983,235 +983,235 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Languages of Words over Countable Linear Orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriele Puppis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICALP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. pp.125-136, </w:t>
+              <w:t xml:space="preserve">Icalp 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. pp.125-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22012-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717752v1</w:t>
+                <w:t xml:space="preserve">hal-00439263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Languages of Words over Countable Linear Orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriele Puppis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Colcombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Puppis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icalp 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of ICALP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22012-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21254-3_1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00439263v1</w:t>
+                <w:t xml:space="preserve">hal-00717752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Characterization of FO for Scattered Linear Orderings</w:t>
               </w:r>
@@ -1837,390 +1837,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of Hopcroft's state minimization algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementation of Rational Sets on Scattered Linear Orderings of Finite Rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Implementation and Application of Automata (CIAA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Kingston, Canada, Canada. pp.35-44</w:t>
+              <w:t xml:space="preserve">6th Latin American Theoretical INformatics (LATIN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Buenos Aires, Argentina, Argentina. pp.292-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619888v1</w:t>
+                <w:t xml:space="preserve">hal-00619905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementation of Rational Sets on Scattered Linear Orderings of Finite Rank</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of Hopcroft's state minimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Latin American Theoretical INformatics (LATIN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Buenos Aires, Argentina, Argentina. pp.292-301</w:t>
+              <w:t xml:space="preserve">9th International Conference on Implementation and Application of Automata (CIAA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Kingston, Canada, Canada. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619905v1</w:t>
+                <w:t xml:space="preserve">hal-00619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous automata on bi-infinite words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operations preserving recognizable languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FCT'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Malmo, Sweden. pp.343-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45077-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619904v1</w:t>
+                <w:t xml:space="preserve">hal-00112814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operations preserving recognizable languages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unambiguous automata on bi-infinite words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Czech Republic. pp.308-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45077-1_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00112814v1</w:t>
+                <w:t xml:space="preserve">hal-00619904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinization of transducers over infinite words</w:t>
               </w:r>
@@ -3119,235 +3119,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593160v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach to MSO-definability on countable linear orderings</w:t>
+                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Puppis</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jsl.2018.7⟩</w:t>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470325v2</w:t>
+                <w:t xml:space="preserve">hal-02104436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Difference Hierarchies of Regular Languages</w:t>
+                <w:t xml:space="preserve">An algebraic approach to MSO-definability on countable linear orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Pin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colcombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Puppis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.1 - 23. </w:t>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (3), pp.1147-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/LMCS-14(1:24)2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jsl.2018.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104436v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-Selective Shape Memory Alloy for Wireless Microactuation of a Bistable Curved Beam</w:t>
               </w:r>
@@ -3457,243 +3457,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic and Rational Languages of Words Indexed by Linear Orderings.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bès</w:t>
+                <w:t xml:space="preserve">Sturmian Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.737-760</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.443-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790136v1</w:t>
+                <w:t xml:space="preserve">hal-00619760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturmian Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Boasson</w:t>
+                <w:t xml:space="preserve">Logic and Rational Languages of Words Indexed by Linear Orderings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fagnot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (3), pp.443-478</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.737-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619760v1</w:t>
+                <w:t xml:space="preserve">hal-00790136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expressive power of the shuffle product</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Restivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4121,269 +4121,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00216624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementation of Rational sets on Scattered Linear Orderings of Finite Rank</w:t>
+                <w:t xml:space="preserve">The growth ratio of synchronous rational relations is unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 382 (2), pp.109-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 376, pp.52-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619538v1</w:t>
+                <w:t xml:space="preserve">hal-00160891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth ratio of synchronous rational relations is unique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automata on linear orderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 376, pp.52-59</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160891v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata on linear orderings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementation of Rational sets on Scattered Linear Orderings of Finite Rank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rispal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 382 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160925v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kleene Theorem for Languages of Words Indexed by Linear Orderings</w:t>
               </w:r>
@@ -4490,64 +4490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 354, pp.405-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,64 +6146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata and semigroups recognizing infinite words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Flum, E. Grädel and T. Wilke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic and Automata, History and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.585-596, 2007</w:t>
@@ -6504,51 +6504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Languages recognized by finite supersoluble groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xaro Soler-Escrivà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6669,51 +6669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB01CBB"/>
+    <w:nsid w:val="6B8E6DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6900,51 +6900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-carton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-6534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carton_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05578-2_7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVHB1JG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petazzoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570088v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/cnt.2024.13.377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03660658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Orduna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:24)2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Becher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593160v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:9)2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470325v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB72QHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.01.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S891DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bruy&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S&#233;nizergues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00216624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160925v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2006005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X93MNCZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30550-7_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maceiras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:1999129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PMH9DC2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-1/10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-46VMN9QF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaro Soler-Escriv&#224;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-carton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2728-6534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carton_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delacourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ollinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97548-6_7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05578-2_7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Reiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92675-9_2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paperman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2017.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04921-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21254-3_1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVHB1JG6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.67" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rispal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berstel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boasson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fagnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petazzoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570088v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berth&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steiner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Yassawi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/cnt.2024.13.377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03660658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Orduna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(1:24)2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Becher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593160v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:9)2019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:24)2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470325v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2018.7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Zaidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2046609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Restivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.06.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB72QHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.01.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S891DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bruy&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud S&#233;nizergues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00216624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45077-1_32.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Choffrut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2006005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X93MNCZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30550-7_32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619536v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maceiras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:1999129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PMH9DC2R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Winter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AUTOMATA-1/10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-46VMN9QF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaro Soler-Escriv&#224;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>