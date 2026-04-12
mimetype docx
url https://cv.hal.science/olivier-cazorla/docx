--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1208,295 +1208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
+                <w:t xml:space="preserve">Ephrin-B1 regulates the adult diastolic function through a late postnatal maturation of cardiomyocyte surface crests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e80904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.80904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188767v1</w:t>
+                <w:t xml:space="preserve">hal-03944430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephrin-B1 regulates the adult diastolic function through a late postnatal maturation of cardiomyocyte surface crests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alzieu</w:t>
+                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wynands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e80904. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.80904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944430v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte sarcomere length variability: Membrane fluorescence versus second harmonic generation myosin imaging</w:t>
               </w:r>
@@ -1878,429 +1878,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma ratio of angiopoietin-2 to angiopoietin-1 is a biomarker of vascular impairment in chronic obstructive pulmonary disease patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Nicolas Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Günther</w:t>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-021-09826-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523131v1</w:t>
+                <w:t xml:space="preserve">hal-03562536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Plasma ratio of angiopoietin-2 to angiopoietin-1 is a biomarker of vascular impairment in chronic obstructive pulmonary disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+                <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.P 75-83. </w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.275-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10456-021-09826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576808v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Agullo</w:t>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.P 75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562536v1</w:t>
+                <w:t xml:space="preserve">hal-03576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractile State Dependent Sarcomere Length Variability in Isolated Guinea-Pig Cardiomyocytes</w:t>
               </w:r>
@@ -2414,1760 +2414,1760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoScript: a dedicated analysis to assess the morphology and contractile structures of cardiomyocytes derived from stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Homan</w:t>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab400⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258544v1</w:t>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Fojtík</w:t>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Aimond</w:t>
+                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Finan</w:t>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (9), pp.5025. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22095025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258363v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
+                <w:t xml:space="preserve">Petr Fojtík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Franck Aimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22095025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264628v1</w:t>
+                <w:t xml:space="preserve">hal-03258363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MorphoScript: a dedicated analysis to assess the morphology and contractile structures of cardiomyocytes derived from stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Homan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monia Souidi</w:t>
+                <w:t xml:space="preserve">Sinapine, but not sinapic acid, counteracts mitochondrial oxidative stress in cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Kumar</w:t>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Yang</w:t>
+                <w:t xml:space="preserve">Mathieu Tenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.101554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089303v2</w:t>
+                <w:t xml:space="preserve">hal-02616262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardioprotective effect of sonic hedgehog ligand in pig models of ischemia reperfusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Le Souder</w:t>
+                <w:t xml:space="preserve">Ghaleh Bijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rohou</w:t>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914413v1</w:t>
+                <w:t xml:space="preserve">hal-02457522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for in-vivo regional contractile defaults to predict the delayed Doxorubicin Cardiotoxicity in Juvenile Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Chakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (18), pp.8130-8142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.47407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinapine, but not sinapic acid, counteracts mitochondrial oxidative stress in cardiomyocytes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial cell indoleamine 2, 3-dioxygenase 1 alters cardiac function following myocardial infarction through kynurenine Running Title: tryptophan catabolism in myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tenon</w:t>
+                <w:t xml:space="preserve">Nada Joe Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Mouna Chajadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiave-Yune Howangyin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616262v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03026653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effect of sonic hedgehog ligand in pig models of ischemia reperfusion.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40461⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457522v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell indoleamine 2, 3-dioxygenase 1 alters cardiac function following myocardial infarction through kynurenine Running Title: tryptophan catabolism in myocardial infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Joe Melhem</w:t>
+                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Chajadine</w:t>
+                <w:t xml:space="preserve">Ritu Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Gomez</w:t>
+                <w:t xml:space="preserve">Ellen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiave-Yune Howangyin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouvet</w:t>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03026653v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Varga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Cosette Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+                <w:t xml:space="preserve">Juliette Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Panel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931216v1</w:t>
+                <w:t xml:space="preserve">hal-02914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bredy</w:t>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
+                <w:t xml:space="preserve">Catherine Barrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976915v1</w:t>
+                <w:t xml:space="preserve">hal-01996427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barrea</w:t>
+                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996427v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
               </w:r>
@@ -4281,325 +4281,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rouhana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+                <w:t xml:space="preserve">Charlène Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Finan</w:t>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856045v1</w:t>
+                <w:t xml:space="preserve">hal-01976915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of titin isoforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">S Granzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Irving</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
+                <w:t xml:space="preserve">M Helmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+                <w:t xml:space="preserve">M Mcnabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Labeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.283-300; discussion 300-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376879v1</w:t>
+                <w:t xml:space="preserve">hal-01824403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Chakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,1064 +4674,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of titin isoforms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Labeit</w:t>
+                <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Chakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.207 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824403v1</w:t>
+                <w:t xml:space="preserve">hal-01786953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is titin the length sensor in cardiac muscle? Physiological and physiopathological perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.337-48; discussion 348-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786953v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is titin the length sensor in cardiac muscle? Physiological and physiopathological perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Guennec</w:t>
+                <w:t xml:space="preserve">Cindy Meziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lacampagne</w:t>
+                <w:t xml:space="preserve">Allesandro Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vassort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (3), pp.H497 - H507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00217.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824402v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allesandro Nascimento</w:t>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Braud</w:t>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 314 (3), pp.H497 - H507. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.345-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00217.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788134v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of endothelium in the eNOS-dependent cardioprotection with exercise training</w:t>
+                <w:t xml:space="preserve">Effect of pyridostigmine on in vivo and in vitro respiratory muscle of mdx mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Gabriela de Cássia Sousa Amancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nascimento</w:t>
+                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bolea</w:t>
+                <w:t xml:space="preserve">Johan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gayrard</w:t>
+                <w:t xml:space="preserve">Neila Marcia Silva Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824256v1</w:t>
+                <w:t xml:space="preserve">hal-01760717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pyridostigmine on in vivo and in vitro respiratory muscle of mdx mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon monoxide pollution aggravates ischemic heart failure through oxidative stress pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Cássia Sousa Amancio</w:t>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Neila Marcia Silva Barcellos</w:t>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760717v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide pollution aggravates ischemic heart failure through oxidative stress pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into muscle physiology through understanding mechanisms of muscle pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-017-9479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605402v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into muscle physiology through understanding mechanisms of muscle pathology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key role of endothelium in the eNOS-dependent cardioprotection with exercise training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.26 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10974-017-9479-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757631v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,961 +5811,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Orai3 activity during cardiac hypertrophy</w:t>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youakim Saliba</w:t>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Keck</w:t>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Atassi</w:t>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ouillé</w:t>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105 (3), pp.248 - 259. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759137v1</w:t>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Pierre Meschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (6), pp.549 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+                <w:t xml:space="preserve">hal-01761263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Demion</w:t>
+                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovit Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761263v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308 (7), pp.H759-H767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00702.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392497v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring cardiac biophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bollensdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacoub Magdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00702.2014⟩</w:t>
+              <w:t xml:space="preserve">Global Cardiology Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5339/gcsp.2015.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304258v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carabin Protects Against Cardiac Hypertrophy by Blocking Calcineurin, Ras, and Ca 2+ /Calmodulin-Dependent Protein Kinase II SignalingCLINICAL PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berthouze-Duquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Breckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Bisserier</w:t>
+                <w:t xml:space="preserve">Florence Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (4), pp.390 - 400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cardiac biophysical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+                <w:t xml:space="preserve">Emergence of Orai3 activity during cardiac hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bollensdorff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Fabrice Atassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacoub Magdi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cardiology Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (1), </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (3), pp.248 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5339/gcsp.2015.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762169v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems approach to the study of stretch and arrhythmias in right ventricular failure induced in rats by monocrotaline.</w:t>
               </w:r>
@@ -6879,435 +6879,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subendocardial Increase in Reactive Oxygen Species Production Affects Regional Contractile Function in Ischemic Heart Failure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
+                <w:t xml:space="preserve">Exercise-induced cardioprotection: a role for eNOS uncoupling and NO metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Meschin</w:t>
+                <w:t xml:space="preserve">A. Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (9), pp.1009 - 1020. </w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-013-0389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837560v1</w:t>
+                <w:t xml:space="preserve">hal-01824317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-induced cardioprotection: a role for eNOS uncoupling and NO metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gayrard</w:t>
+                <w:t xml:space="preserve">Subendocardial Increase in Reactive Oxygen Species Production Affects Regional Contractile Function in Ischemic Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-013-0389-2⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9), pp.1009 - 1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01824317v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced cardioprotection: a role for eNOS uncoupling and NO metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (6), pp.389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00395-013-0389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7324,90 +7324,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon monoxide exposure in the urban environment: An insidious foe for the heart?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 184 (2), pp.204 - 212. </w:t>
@@ -7725,77 +7725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional evidence for an active role of B-type natriuretic peptide in cardiac remodelling and pro-arrhythmogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7872,51 +7872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACE inhibition prevents diastolic Ca2+ overload and loss of myofilament Ca2+ sensitivity after myocardial infarction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,103 +7993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
@@ -8121,708 +8121,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00719576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role for Stromal Interaction Molecule 1 in Cardiac Hypertrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effects of SR33805 in failing myocardium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Attila Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ramanujam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Aubart</w:t>
+                <w:t xml:space="preserve">Daniel Czuriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.031229⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (3), pp.412 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvr096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824336v1</w:t>
+                <w:t xml:space="preserve">hal-01824337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variation in myofilament length-dependent activation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Total Red Wine Polyphenolic Extract Prevents a Pathological Phenotype Manifested on Cardiomyocytes Isolated from Rats with Nutritionally-induced Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Scanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-011-0933-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.147-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09571264.2011.603244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00573260v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of SR33805 in failing myocardium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvr096⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1235 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824337v1</w:t>
+                <w:t xml:space="preserve">hal-01824333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Total Red Wine Polyphenolic Extract Prevents a Pathological Phenotype Manifested on Cardiomyocytes Isolated from Rats with Nutritionally-induced Metabolic Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Role for Stromal Interaction Molecule 1 in Cardiac Hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Cros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Andre</w:t>
+                <w:t xml:space="preserve">D. Ramanujam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Oiry</w:t>
+                <w:t xml:space="preserve">A. Chaanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Le Scanf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">F. Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (2), pp.147-149. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (7), pp.796 - 805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09571264.2011.603244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.031229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095753v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional variation in myofilament length-dependent activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (6), pp.1235 - 1246. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 462 (1), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00424-011-0933-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824333v1</w:t>
+                <w:t xml:space="preserve">inserm-00573260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,907 +8830,907 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824345v1</w:t>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moderate exercise prevents impaired Ca 2+ handling in heart of CO-exposed rat: implication for sensitivity to ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boissière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (6), pp.H2076 - H2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00835.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688245v1</w:t>
+                <w:t xml:space="preserve">hal-01824341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">Enhanced length-dependent Ca2+ activation in fish cardiomyocytes permits a large operating range of sarcomere lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hoskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kentish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Shiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.917 - 924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824352v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate exercise prevents impaired Ca 2+ handling in heart of CO-exposed rat: implication for sensitivity to ischemia-reperfusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gayrard</w:t>
+                <w:t xml:space="preserve">Effects of Chronic Atrial Fibrillation on Active and Passive Force Generation in Human Atrial Myofibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00835.2010⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.144 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.110.220699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824341v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced length-dependent Ca2+ activation in fish cardiomyocytes permits a large operating range of sarcomere lengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Holly Shiels</w:t>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824348v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Chronic Atrial Fibrillation on Active and Passive Force Generation in Human Atrial Myofibrils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.110.220699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824343v1</w:t>
+                <w:t xml:space="preserve">hal-00688245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cAMP binding protein Epac regulates cardiac myofilament function The effects of Epac activation on myofilament Ca 2 sensitivity and on cTnI and cMyBP-C phosphorylation were independent of PKA and were blocked by protein kinase C (PKC) and Ca 2 calmodulin kinase II (CaMKII) inhibitors. Altogether these findings identify Epac as a new regulator of myofilament function. calmodulin kinase II contraction exchange protein activated by cyclic AMP sarcomeric proteins protein kinase C</w:t>
               </w:r>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lezoualc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9850,90 +9850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late exercise training improves non-uniformity of transmural myocardial function in rats with ischaemic heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9974,512 +9974,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-Independent Alterations in Diastolic Sarcomere Length and Relaxation Kinetics in a Mouse Model of Lipotoxic Diabetic Cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flagg</w:t>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.186809⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 457 (1), pp.25 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824362v1</w:t>
+                <w:t xml:space="preserve">hal-01822232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 457 (1), pp.25 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822232v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Mosca</w:t>
+                <w:t xml:space="preserve">Some rat: A very special rat with a rather special titin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.976 - 978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824379v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some rat: A very special rat with a rather special titin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ca2+-Independent Alterations in Diastolic Sarcomere Length and Relaxation Kinetics in a Mouse Model of Lipotoxic Diabetic Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flagg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S. Remedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd E. Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Tones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (6), pp.976 - 978. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.95 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.186809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824374v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inotropic adaptation during late preconditioning against myocardial stunning is associated with an increase in FKBP12.6</w:t>
               </w:r>
@@ -10517,51 +10517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.560-567. </w:t>
@@ -10612,51 +10612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential localization of autolyzed calpains 1 and 2 in slow and fast skeletal muscles in the early phase of atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vermaelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,51 +10759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vermaelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,377 +10861,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length and protein kinase A modulations of myocytes in cardiac myosin binding protein C-deficient mice</w:t>
+                <w:t xml:space="preserve">Effects of high-altitude exercise training on contractile function of rat skinned cardiomyocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szabolcs Szilagyi</w:t>
+                <w:t xml:space="preserve">Y Aït Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">L Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Salazar</w:t>
+                <w:t xml:space="preserve">M. Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 69 (2), pp.370-380. </w:t>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.652-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2006.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824389v1</w:t>
+                <w:t xml:space="preserve">hal-01824386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high-altitude exercise training on contractile function of rat skinned cardiomyocyte</w:t>
+                <w:t xml:space="preserve">Length and protein kinase A modulations of myocytes in cardiac myosin binding protein C-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Aït Mou</w:t>
+                <w:t xml:space="preserve">Szabolcs Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Goret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Vassort</w:t>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dauzat</w:t>
+                <w:t xml:space="preserve">Guillermo Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 71 (4), pp.652-660. </w:t>
+              <w:t xml:space="preserve">, 2006, 69 (2), pp.370-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2006.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824386v1</w:t>
+                <w:t xml:space="preserve">hal-01824389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmural stretch-dependent regulation of contractile properties in rat heart and its alteration after myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (1), pp.88-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11278,51 +11278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SR33805, a Ca 2+ antagonist with length-dependent Ca 2+ -sensitizing properties in cardiac myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11554,51 +11554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Granzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11697,51 +11697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Helmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Centner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mcnabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 86 (1), pp.59-67. </w:t>
@@ -12056,64 +12056,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length–Tension Relationships of Sub-epicardial and Sub-endocardial Single Ventricular Myocytes from Rat and Ferret Hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (5), pp.735-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12261,273 +12261,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Modulation of Active Force in Rat Cardiac Myocytes: is Titin the Sensor?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFFECTS ON L-TYPE CALCIUM CURRENT OF AGENTS INTERFERING WITH THE CYTOSKELETON OF ISOLATED GUINEA-PIG VENTRICULAR MYOCYTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmcc.1999.0954⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84 (6), pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-445X.1999.01876.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824416v1</w:t>
+                <w:t xml:space="preserve">hal-01824411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS ON L-TYPE CALCIUM CURRENT OF AGENTS INTERFERING WITH THE CYTOSKELETON OF ISOLATED GUINEA-PIG VENTRICULAR MYOCYTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length Modulation of Active Force in Rat Cardiac Myocytes: is Titin the Sensor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pascarel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Didier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (6), pp.1215-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmcc.1999.0954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-445X.1999.01876.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824411v1</w:t>
+                <w:t xml:space="preserve">hal-01824416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian hormone (AMH) secretion in prepubertal and adult rams</w:t>
               </w:r>
@@ -12651,77 +12651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting Tension Participates in the Modulation of Active Tension in Isolated Guinea Pig Ventricular Myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pascarel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (6), pp.1629-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12812,90 +12812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blunted vascular response to pulmonary rehabilitation in COPD patients and impaired exercise-induced mobilization of endothelial-colony forming cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Sep 2023, Milan, Italy. pp.PA1804, </w:t>
@@ -12933,51 +12933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles carrying Sonic hedgehog activate a novel cardioprotective signalling pathway on adult rat cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovit Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12985,51 +12985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rotterdam, Netherlands. pp.242014</w:t>
@@ -13058,103 +13058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic hedgehog signalling modulates cardiac excitation-contraction coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovit Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
@@ -13183,51 +13183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic clenbuterol treatment on isometric force, myosin ATPase activity and Ca2+ transient in slow and fast skeletal muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,77 +13366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13781,90 +13781,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and pharmaceutical compositions for the cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>