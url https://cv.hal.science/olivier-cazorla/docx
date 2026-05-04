--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -823,412 +823,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastolic Cardiomyopathy Secondary to Experimentally Induced Exacerbated Emphysema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of stretch on sarcomere length variability in isolated fully relaxed rat cardiac myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lookin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Najlae Boulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2022-0382OC⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3043911/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094438v1</w:t>
+                <w:t xml:space="preserve">hal-04183899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressed myocardial cross-bridge cycling kinetics in a female guinea pig model of diastolic heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukriti Dewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukriti Dewan</w:t>
+                <w:t xml:space="preserve">Namthip Witayavanitkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namthip Witayavanitkul</w:t>
+                <w:t xml:space="preserve">Mohit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohit Kumar</w:t>
+                <w:t xml:space="preserve">Beth Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155 (6), pp.e202213288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1085/jgp.202213288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of stretch on sarcomere length variability in isolated fully relaxed rat cardiac myocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lookin</w:t>
+                <w:t xml:space="preserve">Diastolic Cardiomyopathy Secondary to Experimentally Induced Exacerbated Emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wynands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najlae Boulali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3043911/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2022-0382OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183899v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrin-B1 regulates the adult diastolic function through a late postnatal maturation of cardiomyocyte surface crests</w:t>
               </w:r>
@@ -1361,77 +1361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wynands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Alburquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lookin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,77 +1776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fleitas-Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (7), pp.1474. </w:t>
@@ -1878,161 +1878,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Agullo</w:t>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.P 75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562536v1</w:t>
+                <w:t xml:space="preserve">hal-03576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma ratio of angiopoietin-2 to angiopoietin-1 is a biomarker of vascular impairment in chronic obstructive pulmonary disease patients</w:t>
               </w:r>
@@ -2146,161 +2146,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Audrey Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.P 75-83. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576808v1</w:t>
+                <w:t xml:space="preserve">hal-03562536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractile State Dependent Sarcomere Length Variability in Isolated Guinea-Pig Cardiomyocytes</w:t>
               </w:r>
@@ -2414,295 +2414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Bo Su</w:t>
+                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano C Meli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+                <w:t xml:space="preserve">hal-03264628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264628v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Homan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinapine, but not sinapic acid, counteracts mitochondrial oxidative stress in cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,77 +3237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for in-vivo regional contractile defaults to predict the delayed Doxorubicin Cardiotoxicity in Juvenile Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Chakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3496,90 +3496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
@@ -3611,351 +3611,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monia Souidi</w:t>
+                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Kumar</w:t>
+                <w:t xml:space="preserve">Cosette Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Yang</w:t>
+                <w:t xml:space="preserve">Juliette Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089303v2</w:t>
+                <w:t xml:space="preserve">hal-02914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Le Souder</w:t>
+                <w:t xml:space="preserve">Ritu Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rohou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Ellen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914413v1</w:t>
+                <w:t xml:space="preserve">hal-03089303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rouhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,90 +4287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, 11p. </w:t>
@@ -5811,429 +5811,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Pierre Meschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (6), pp.549 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+                <w:t xml:space="preserve">hal-01761263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Demion</w:t>
+                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovit Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761263v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovit Paulis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.7983. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392497v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
               </w:r>
@@ -6347,291 +6347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cardiac biophysical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carabin Protects Against Cardiac Hypertrophy by Blocking Calcineurin, Ras, and Ca 2+ /Calmodulin-Dependent Protein Kinase II SignalingCLINICAL PERSPECTIVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bollensdorff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Malik Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacoub Magdi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Berthouze-Duquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Breckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cardiology Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5339/gcsp.2015.10⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (4), pp.390 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762169v1</w:t>
+                <w:t xml:space="preserve">hal-01762001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabin Protects Against Cardiac Hypertrophy by Blocking Calcineurin, Ras, and Ca 2+ /Calmodulin-Dependent Protein Kinase II SignalingCLINICAL PERSPECTIVE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Breckler</w:t>
+                <w:t xml:space="preserve">Exploring cardiac biophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tortosa</w:t>
+                <w:t xml:space="preserve">Christian Bollensdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yacoub Magdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131 (4), pp.390 - 400. </w:t>
+              <w:t xml:space="preserve">Global Cardiology Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.010686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5339/gcsp.2015.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762001v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Orai3 activity during cardiac hypertrophy</w:t>
               </w:r>
@@ -7083,51 +7083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (9), pp.1009 - 1020. </w:t>
@@ -7853,295 +7853,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACE inhibition prevents diastolic Ca2+ overload and loss of myofilament Ca2+ sensitivity after myocardial infarction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652412798889045⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvs161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00665476v1</w:t>
+                <w:t xml:space="preserve">inserm-00719576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+                <w:t xml:space="preserve">ACE inhibition prevents diastolic Ca2+ overload and loss of myofilament Ca2+ sensitivity after myocardial infarction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+                <w:t xml:space="preserve">Yannis Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
+              <w:t xml:space="preserve">Current Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.206-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvs161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/156652412798889045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00719576v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of SR33805 in failing myocardium</w:t>
               </w:r>
@@ -8313,51 +8313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Scanf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (2), pp.147-149. </w:t>
@@ -8688,51 +8688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional variation in myofilament length-dependent activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 462 (1), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9098,51 +9098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
@@ -9634,51 +9634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lezoualc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9889,51 +9889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10517,51 +10517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.560-567. </w:t>
@@ -10612,51 +10612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential localization of autolyzed calpains 1 and 2 in slow and fast skeletal muscles in the early phase of atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vermaelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,51 +10759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vermaelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11187,51 +11187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (1), pp.88-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11278,51 +11278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SR33805, a Ca 2+ antagonist with length-dependent Ca 2+ -sensitizing properties in cardiac myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11639,291 +11639,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Cardiac Titin Isoforms and Modulation of Cellular Stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Titin and Collagen Underlie Diastolic Stiffness Diversity of Cardiac Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Freiburg</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietmar Labeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Labeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Granzier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.86.1.59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (12), pp.215- 2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmcc.2000.1281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824408v1</w:t>
+                <w:t xml:space="preserve">hal-01824398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Titin and Collagen Underlie Diastolic Stiffness Diversity of Cardiac Muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Expression of Cardiac Titin Isoforms and Modulation of Cellular Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Freiburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Helmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Labeit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Centner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mcnabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (12), pp.215- 2161. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (1), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmcc.2000.1281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.86.1.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824398v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series of Exon-Skipping Events in the Elastic Spring Region of Titin as the Structural Basis for Myofibrillar Elastic Diversity</w:t>
               </w:r>
@@ -12933,51 +12933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles carrying Sonic hedgehog activate a novel cardioprotective signalling pathway on adult rat cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovit Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13058,51 +13058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic hedgehog signalling modulates cardiac excitation-contraction coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovit Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13183,51 +13183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic clenbuterol treatment on isometric force, myosin ATPase activity and Ca2+ transient in slow and fast skeletal muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,51 +13503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,51 +13781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and pharmaceutical compositions for the cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>