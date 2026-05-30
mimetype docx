--- v2 (2026-05-04)
+++ v3 (2026-05-30)
@@ -823,680 +823,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of stretch on sarcomere length variability in isolated fully relaxed rat cardiac myocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ephrin-B1 regulates the adult diastolic function through a late postnatal maturation of cardiomyocyte surface crests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najlae Boulali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alzieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3043911/v1⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e80904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.80904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183899v1</w:t>
+                <w:t xml:space="preserve">hal-03944430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressed myocardial cross-bridge cycling kinetics in a female guinea pig model of diastolic heart failure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beth Mayer</w:t>
+                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Betancourt</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wynands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1085/jgp.202213288⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084479v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastolic Cardiomyopathy Secondary to Experimentally Induced Exacerbated Emphysema</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fares Gouzi</w:t>
+                <w:t xml:space="preserve">Impact of stretch on sarcomere length variability in isolated fully relaxed rat cardiac myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lookin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bideaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Najlae Boulali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (2), </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2022-0382OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3043911/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094438v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephrin-B1 regulates the adult diastolic function through a late postnatal maturation of cardiomyocyte surface crests</w:t>
+                <w:t xml:space="preserve">Depressed myocardial cross-bridge cycling kinetics in a female guinea pig model of diastolic heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Karsenty</w:t>
+                <w:t xml:space="preserve">Sukriti Dewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guilbeau-Frugier</w:t>
+                <w:t xml:space="preserve">Namthip Witayavanitkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Genet</w:t>
+                <w:t xml:space="preserve">Mohit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Seguelas</w:t>
+                <w:t xml:space="preserve">Beth Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Alzieu</w:t>
+                <w:t xml:space="preserve">Lauren Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e80904. </w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155 (6), pp.e202213288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.80904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1085/jgp.202213288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944430v1</w:t>
+                <w:t xml:space="preserve">hal-04084479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastolic Cardiomyopathy Secondary to Experimentally Induced Exacerbated Emphysema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wynands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (16), pp.12609. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2022-0382OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188767v1</w:t>
+                <w:t xml:space="preserve">hal-04094438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte sarcomere length variability: Membrane fluorescence versus second harmonic generation myosin imaging</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lookin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najlae Boulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,77 +1776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fleitas-Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (7), pp.1474. </w:t>
@@ -1878,3869 +1878,3869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contractile State Dependent Sarcomere Length Variability in Isolated Guinea-Pig Cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lookin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Anastasia Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Tatiana Myachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamouda Abassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Xenia Butova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.857471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.857471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576808v1</w:t>
+                <w:t xml:space="preserve">hal-03649293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma ratio of angiopoietin-2 to angiopoietin-1 is a biomarker of vascular impairment in chronic obstructive pulmonary disease patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fares Gouzi</w:t>
+                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Günther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+                <w:t xml:space="preserve">Audrey Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-021-09826-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523131v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of left ventricular dyssynchrony by speckle tracking echocardiography in children with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Use of speckle tracking echocardiography to detect late anthracycline-induced cardiotoxicity in childhood cancer: A prospective controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Bredy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Agullo</w:t>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-021-02369-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.P 75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562536v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile State Dependent Sarcomere Length Variability in Isolated Guinea-Pig Cardiomyocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lookin</w:t>
+                <w:t xml:space="preserve">Plasma ratio of angiopoietin-2 to angiopoietin-1 is a biomarker of vascular impairment in chronic obstructive pulmonary disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Khokhlova</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Myachina</w:t>
+                <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Butova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.857471. </w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.275-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.857471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10456-021-09826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649293v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
+                <w:t xml:space="preserve">Petr Fojtík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Franck Aimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22095025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264628v1</w:t>
+                <w:t xml:space="preserve">hal-03258363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MorphoScript: a dedicated analysis to assess the morphology and contractile structures of cardiomyocytes derived from stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Homan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chetboul</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474917v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Deficiency Causes Progressive Depletion of Cardiovascular Progenitor Cells in the Heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing Ryanodine Receptors Improves Left Ventricular Function in Juvenile Dogs With Duchenne Muscular Dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarka Jelinkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Fojtík</w:t>
+                <w:t xml:space="preserve">Jin Bo Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Aimond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Finan</w:t>
+                <w:t xml:space="preserve">Valérie Chetboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22095025⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (24), pp.2439-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258363v1</w:t>
+                <w:t xml:space="preserve">hal-03474917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoScript: a dedicated analysis to assess the morphology and contractile structures of cardiomyocytes derived from stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Myocardial Dysfunction and Benefits of Cardiac Treatment in Young X-Linked Duchenne Muscular Dystrophy Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Homan</w:t>
+                <w:t xml:space="preserve">Valerie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258544v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinapine, but not sinapic acid, counteracts mitochondrial oxidative stress in cardiomyocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
+                <w:t xml:space="preserve">Ritu Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tenon</w:t>
+                <w:t xml:space="preserve">Ellen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, pp.101554. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616262v2</w:t>
+                <w:t xml:space="preserve">hal-03089303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effect of sonic hedgehog ligand in pig models of ischemia reperfusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaleh Bijan</w:t>
+                <w:t xml:space="preserve">Cosette Le Souder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+                <w:t xml:space="preserve">Juliette Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
+                <w:t xml:space="preserve">Jérémy Charriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40461⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17476348.2020.1807946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457522v2</w:t>
+                <w:t xml:space="preserve">hal-02914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for in-vivo regional contractile defaults to predict the delayed Doxorubicin Cardiotoxicity in Juvenile Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardioprotective effect of sonic hedgehog ligand in pig models of ischemia reperfusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleh Bijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourdine Chakouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Vincenti</w:t>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (18), pp.8130-8142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.47407⟩</w:t>
+              <w:t xml:space="preserve">, In press, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909610v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell indoleamine 2, 3-dioxygenase 1 alters cardiac function following myocardial infarction through kynurenine Running Title: tryptophan catabolism in myocardial infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Joe Melhem</w:t>
+                <w:t xml:space="preserve">Sinapine, but not sinapic acid, counteracts mitochondrial oxidative stress in cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Chajadine</w:t>
+                <w:t xml:space="preserve">Mickaël Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Gomez</w:t>
+                <w:t xml:space="preserve">Mathieu Tenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiave-Yune Howangyin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Bouvet</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.101554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2020.101554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03026653v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+                <w:t xml:space="preserve">Screening for in-vivo regional contractile defaults to predict the delayed Doxorubicin Cardiotoxicity in Juvenile Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Varga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Nourdine Chakouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (18), pp.8130-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.47407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931216v1</w:t>
+                <w:t xml:space="preserve">hal-02909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopyrrolate and formoterol fumarate for the treatment of COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+                <w:t xml:space="preserve">Endothelial cell indoleamine 2, 3-dioxygenase 1 alters cardiac function following myocardial infarction through kynurenine Running Title: tryptophan catabolism in myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Joe Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Le Souder</w:t>
+                <w:t xml:space="preserve">Mouna Chajadine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rohou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Ingrid Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Charriot</w:t>
+                <w:t xml:space="preserve">Kiave-Yune Howangyin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914413v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03026653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling polymorphic ventricular tachycardia at rest using patient-specific induced pluripotent stem cell-derived cardiomyocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structure and remodeling in dystrophin-deficient cardiomyocytes using second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Kumar</w:t>
+                <w:t xml:space="preserve">Béla Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Yang</w:t>
+                <w:t xml:space="preserve">Silviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+                <w:t xml:space="preserve">Mathieu Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60, pp.103024. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2020.103024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2020.102295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089303v2</w:t>
+                <w:t xml:space="preserve">hal-02931216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barrea</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996427v1</w:t>
+                <w:t xml:space="preserve">hal-01976915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+                <w:t xml:space="preserve">Speckle-Tracking Echocardiography in Children With Duchenne Muscular Dystrophy: A Prospective Multicenter Controlled Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Finan</w:t>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
+                <w:t xml:space="preserve">Catherine Barrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856045v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
+                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albano C Meli</w:t>
+                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Melka</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rienzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
+                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120090v1</w:t>
+                <w:t xml:space="preserve">hal-01856045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiography in healthy children: comparison between the QLAB by Philips and the EchoPAC by General Electric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Concomitant systolic and diastolic alterations during chronic hypertension in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bredy</w:t>
+                <w:t xml:space="preserve">Jonathan Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
+                <w:t xml:space="preserve">Mario Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gamon</w:t>
+                <w:t xml:space="preserve">Alexandra d'Anglemont de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10554-018-01516-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976915v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of titin isoforms.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Granzier</w:t>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Helmes</w:t>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mcnabb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Labeit</w:t>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824403v1</w:t>
+                <w:t xml:space="preserve">hal-02376879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Chakouri</w:t>
+                <w:t xml:space="preserve">Mechanical properties of titin isoforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Reboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+                <w:t xml:space="preserve">S Granzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nottin</w:t>
+                <w:t xml:space="preserve">M Helmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mcnabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Labeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.283-300; discussion 300-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363931v1</w:t>
+                <w:t xml:space="preserve">hal-01824403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Chakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 258, pp.207 - 216. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+              <w:t xml:space="preserve">, 2018, 258, pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786953v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is titin the length sensor in cardiac muscle? Physiological and physiopathological perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Stress-induced protein S-glutathionylation and phosphorylation crosstalk in cardiac sarcomeric proteins - Impact on heart function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Chakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Guennec</w:t>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lacampagne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.207 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824402v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Battault</w:t>
+                <w:t xml:space="preserve">Is titin the length sensor in cardiac muscle? Physiological and physiopathological perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Meziat</w:t>
+                <w:t xml:space="preserve">G Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allesandro Nascimento</w:t>
+                <w:t xml:space="preserve">A. Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Braud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.337-48; discussion 348-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788134v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered myofilament structure and function in dogs with Duchenne muscular dystrophy cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular endothelial function masks increased sympathetic vasopressor activity in rats with metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Meziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younss Ait Mou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+                <w:t xml:space="preserve">Allesandro Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Irving</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
+                <w:t xml:space="preserve">Laura Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+                <w:t xml:space="preserve">Sandrine Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114, pp.345-353. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (3), pp.H497 - H507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2017.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00217.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376879v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pyridostigmine on in vivo and in vitro respiratory muscle of mdx mice</w:t>
+                <w:t xml:space="preserve">Key role of endothelium in the eNOS-dependent cardioprotection with exercise training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Cássia Sousa Amancio</w:t>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haikel Dridi</w:t>
+                <w:t xml:space="preserve">A. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Moreau</w:t>
+                <w:t xml:space="preserve">G. Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Marcia Silva Barcellos</w:t>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.26 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760717v1</w:t>
+                <w:t xml:space="preserve">hal-01824256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide pollution aggravates ischemic heart failure through oxidative stress pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pyridostigmine on in vivo and in vitro respiratory muscle of mdx mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Andre</w:t>
+                <w:t xml:space="preserve">Gabriela de Cássia Sousa Amancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Marcia Silva Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep39715⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605402v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into muscle physiology through understanding mechanisms of muscle pathology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon monoxide pollution aggravates ischemic heart failure through oxidative stress pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10974-017-9479-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757631v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of endothelium in the eNOS-dependent cardioprotection with exercise training</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into muscle physiology through understanding mechanisms of muscle pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.26 - 30. </w:t>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10974-017-9479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824256v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise does not activate the β3 adrenergic receptor–eNOS pathway, but reduces inducible NOS expression to protect the heart of obese diabetic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Battault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,727 +5811,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
+                <w:t xml:space="preserve">Emergence of Orai3 activity during cardiac hypertrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meschin</w:t>
+                <w:t xml:space="preserve">Youakim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+                <w:t xml:space="preserve">Mathilde Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Atassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (3), pp.248 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761263v1</w:t>
+                <w:t xml:space="preserve">hal-01759137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392497v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">p11 modulates calcium handling through 5-HT4R pathway in rat ventricular cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (6), pp.549 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">Activation of Sonic hedgehog signaling in ventricular cardiomyocytes exerts cardioprotection against ischemia reperfusion injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovit Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00702.2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304258v1</w:t>
+                <w:t xml:space="preserve">hal-01392497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carabin Protects Against Cardiac Hypertrophy by Blocking Calcineurin, Ras, and Ca 2+ /Calmodulin-Dependent Protein Kinase II SignalingCLINICAL PERSPECTIVE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon monoxide increases inducible NOS expression that mediates CO-induced myocardial damage during ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Breckler</w:t>
+                <w:t xml:space="preserve">Grégory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tortosa</w:t>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
+                <w:t xml:space="preserve">François Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131 (4), pp.390 - 400. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308 (7), pp.H759-H767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.010686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00702.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762001v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cardiac biophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bollensdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,161 +6611,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Orai3 activity during cardiac hypertrophy</w:t>
+                <w:t xml:space="preserve">Carabin Protects Against Cardiac Hypertrophy by Blocking Calcineurin, Ras, and Ca 2+ /Calmodulin-Dependent Protein Kinase II SignalingCLINICAL PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youakim Saliba</w:t>
+                <w:t xml:space="preserve">Malik Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Keck</w:t>
+                <w:t xml:space="preserve">Magali Berthouze-Duquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+                <w:t xml:space="preserve">Magali Breckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Atassi</w:t>
+                <w:t xml:space="preserve">Florence Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ouillé</w:t>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 105 (3), pp.248 - 259. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (4), pp.390 - 400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.114.010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759137v1</w:t>
+                <w:t xml:space="preserve">hal-01762001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems approach to the study of stretch and arrhythmias in right ventricular failure induced in rats by monocrotaline.</w:t>
               </w:r>
@@ -6885,103 +6885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced cardioprotection: a role for eNOS uncoupling and NO metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (6), </w:t>
@@ -7031,103 +7031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subendocardial Increase in Reactive Oxygen Species Production Affects Regional Contractile Function in Ischemic Heart Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (9), pp.1009 - 1020. </w:t>
@@ -7165,103 +7165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced cardioprotection: a role for eNOS uncoupling and NO metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (6), pp.389. </w:t>
@@ -7305,497 +7305,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide exposure in the urban environment: An insidious foe for the heart?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">Cardiac arrhythmia mechanisms in rats with heart failure induced by pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Stones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J Drinkhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan P Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaokang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2012.06.010⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (11), pp.H2381 - H2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01084.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824323v1</w:t>
+                <w:t xml:space="preserve">hal-01824331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase D increases maximal Ca 2+ -activated tension of cardiomyocyte contraction by phosphorylation of cMyBP-C-Ser 315</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon monoxide exposure in the urban environment: An insidious foe for the heart?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sakthivel Sadayappan</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kleindienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00749.2011⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (2), pp.204 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2012.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824324v1</w:t>
+                <w:t xml:space="preserve">hal-01824323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac arrhythmia mechanisms in rats with heart failure induced by pulmonary hypertension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan P Benson</w:t>
+                <w:t xml:space="preserve">Protein kinase D increases maximal Ca 2+ -activated tension of cardiomyocyte contraction by phosphorylation of cMyBP-C-Ser 315</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Dirkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Lorenzen-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaokang Yang</w:t>
+                <w:t xml:space="preserve">Sakthivel Sadayappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 302 (11), pp.H2381 - H2395. </w:t>
+              <w:t xml:space="preserve">, 2012, 303 (3), pp.H323 - H331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01084.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00749.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824331v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional evidence for an active role of B-type natriuretic peptide in cardiac remodelling and pro-arrhythmogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,103 +7859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradykinin restores left ventricular function, sarcomeric protein phosphorylation, and e/nNOS levels in dogs with Duchenne muscular dystrophy cardiomyopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (1), pp.86-96. </w:t>
@@ -8006,51 +8006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACE inhibition prevents diastolic Ca2+ overload and loss of myofilament Ca2+ sensitivity after myocardial infarction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8121,708 +8121,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of SR33805 in failing myocardium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Role for Stromal Interaction Molecule 1 in Cardiac Hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Toth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cassan</w:t>
+                <w:t xml:space="preserve">S. Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Czuriga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+                <w:t xml:space="preserve">D. Ramanujam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvr096⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (7), pp.796 - 805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.031229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824337v1</w:t>
+                <w:t xml:space="preserve">hal-01824336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Total Red Wine Polyphenolic Extract Prevents a Pathological Phenotype Manifested on Cardiomyocytes Isolated from Rats with Nutritionally-induced Metabolic Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional variation in myofilament length-dependent activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 462 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-011-0933-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09571264.2011.603244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095753v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00573260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissière</w:t>
+                <w:t xml:space="preserve">Beneficial effects of SR33805 in failing myocardium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Czuriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (3), pp.412 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvr096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824333v1</w:t>
+                <w:t xml:space="preserve">hal-01824337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role for Stromal Interaction Molecule 1 in Cardiac Hypertrophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Total Red Wine Polyphenolic Extract Prevents a Pathological Phenotype Manifested on Cardiomyocytes Isolated from Rats with Nutritionally-induced Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ramanujam</w:t>
+                <w:t xml:space="preserve">Gérard Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaanine</w:t>
+                <w:t xml:space="preserve">Catherine Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aubart</w:t>
+                <w:t xml:space="preserve">Elodie Le Scanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 124 (7), pp.796 - 805. </w:t>
+              <w:t xml:space="preserve">Journal of Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.147-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.031229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09571264.2011.603244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824336v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variation in myofilament length-dependent activation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon monoxide exposure enhances arrhythmia after cardiac stress: involvement of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 462 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1235 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-011-0933-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-011-0211-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00573260v1</w:t>
+                <w:t xml:space="preserve">hal-01824333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8830,907 +8830,907 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+                <w:t xml:space="preserve">hal-01824345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate exercise prevents impaired Ca 2+ handling in heart of CO-exposed rat: implication for sensitivity to ischemia-reperfusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Gayrard</w:t>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00835.2010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824341v1</w:t>
+                <w:t xml:space="preserve">hal-00688245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">Moderate exercise prevents impaired Ca 2+ handling in heart of CO-exposed rat: implication for sensitivity to ischemia-reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (6), pp.H2076 - H2081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00835.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824352v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced length-dependent Ca2+ activation in fish cardiomyocytes permits a large operating range of sarcomere lengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Holly Shiels</w:t>
+                <w:t xml:space="preserve">Carbon Monoxide Pollution Promotes Cardiac Remodeling and Ventricular Arrhythmia in Healthy Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (6), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824348v1</w:t>
+                <w:t xml:space="preserve">hal-01824352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Chronic Atrial Fibrillation on Active and Passive Force Generation in Human Atrial Myofibrils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.110.220699⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824343v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Enhanced length-dependent Ca2+ activation in fish cardiomyocytes permits a large operating range of sarcomere lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hoskins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kentish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Shiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.917 - 924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824345v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide pollution promotes cardiac remodeling and ventricular arrhythmia in healthy rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Zalvidea</w:t>
+                <w:t xml:space="preserve">Effects of Chronic Atrial Fibrillation on Active and Passive Force Generation in Human Atrial Myofibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Piroddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.200905-0794OC⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (1), pp.144 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.110.220699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688245v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cAMP binding protein Epac regulates cardiac myofilament function The effects of Epac activation on myofilament Ca 2 sensitivity and on cTnI and cMyBP-C phosphorylation were independent of PKA and were blocked by protein kinase C (PKC) and Ca 2 calmodulin kinase II (CaMKII) inhibitors. Altogether these findings identify Epac as a new regulator of myofilament function. calmodulin kinase II contraction exchange protein activated by cyclic AMP sarcomeric proteins protein kinase C</w:t>
               </w:r>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lezoualc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9850,90 +9850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late exercise training improves non-uniformity of transmural myocardial function in rats with ischaemic heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9974,512 +9974,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca2+-Independent Alterations in Diastolic Sarcomere Length and Relaxation Kinetics in a Mouse Model of Lipotoxic Diabetic Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">Thomas Flagg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Mosca</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria S. Remedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd E. Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Tones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.95 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.186809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822232v1</w:t>
+                <w:t xml:space="preserve">hal-01824362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younss Ait Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 457 (1), pp.25 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some rat: A very special rat with a rather special titin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential contribution of cardiac sarcomeric proteins in the myofibrillar force response to stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younss Ait Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pieter de Tombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.03.017⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 457 (1), pp.25 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-008-0501-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824374v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-Independent Alterations in Diastolic Sarcomere Length and Relaxation Kinetics in a Mouse Model of Lipotoxic Diabetic Cardiomyopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some rat: A very special rat with a rather special titin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Tombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104 (1), pp.95 - 103. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.976 - 978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.186809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824362v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inotropic adaptation during late preconditioning against myocardial stunning is associated with an increase in FKBP12.6</w:t>
               </w:r>
@@ -10517,51 +10517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Bo Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.560-567. </w:t>
@@ -10906,51 +10906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Aït Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11014,51 +11014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length and protein kinase A modulations of myocytes in cardiac myosin binding protein C-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,77 +11161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (1), pp.88-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11278,51 +11278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SR33805, a Ca 2+ antagonist with length-dependent Ca 2+ -sensitizing properties in cardiac myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11554,51 +11554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Granzier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11639,481 +11639,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Titin and Collagen Underlie Diastolic Stiffness Diversity of Cardiac Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiming Wu</w:t>
+                <w:t xml:space="preserve">Series of Exon-Skipping Events in the Elastic Spring Region of Titin as the Structural Basis for Myofibrillar Elastic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Freiburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoly Trombitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fougerousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmcc.2000.1281⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (11), pp.1114-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.86.11.1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824398v1</w:t>
+                <w:t xml:space="preserve">hal-01824405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of Cardiac Titin Isoforms and Modulation of Cellular Stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Titin and Collagen Underlie Diastolic Stiffness Diversity of Cardiac Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Labeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Labeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Granzier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.86.1.59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (12), pp.215- 2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmcc.2000.1281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824408v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Exon-Skipping Events in the Elastic Spring Region of Titin as the Structural Basis for Myofibrillar Elastic Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Freiburg</w:t>
+                <w:t xml:space="preserve">Differential Expression of Cardiac Titin Isoforms and Modulation of Cellular Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoly Trombitas</w:t>
+                <w:t xml:space="preserve">A Freiburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Hell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+                <w:t xml:space="preserve">M. Helmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Fougerousse</w:t>
+                <w:t xml:space="preserve">T Centner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mcnabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 86 (11), pp.1114-1121. </w:t>
+              <w:t xml:space="preserve">, 2000, 86 (1), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.RES.86.11.1114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.86.1.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824405v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length–Tension Relationships of Sub-epicardial and Sub-endocardial Single Ventricular Myocytes from Rat and Ferret Hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (5), pp.735-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12153,381 +12153,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ions channels and membrane receptors activities by mechanical interventions in cardiomyocytes: possible mechanisms for mechanosensitivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFFECTS ON L-TYPE CALCIUM CURRENT OF AGENTS INTERFERING WITH THE CYTOSKELETON OF ISOLATED GUINEA-PIG VENTRICULAR MYOCYTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Le Guennec</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84 (6), pp.1043-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-445X.1999.01876.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824418v1</w:t>
+                <w:t xml:space="preserve">hal-01824411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS ON L-TYPE CALCIUM CURRENT OF AGENTS INTERFERING WITH THE CYTOSKELETON OF ISOLATED GUINEA-PIG VENTRICULAR MYOCYTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length Modulation of Active Force in Rat Cardiac Myocytes: is Titin the Sensor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pascarel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Didier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31 (6), pp.1215-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmcc.1999.0954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-445X.1999.01876.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824411v1</w:t>
+                <w:t xml:space="preserve">hal-01824416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Modulation of Active Force in Rat Cardiac Myocytes: is Titin the Sensor?</w:t>
+                <w:t xml:space="preserve">Modulation of ions channels and membrane receptors activities by mechanical interventions in cardiomyocytes: possible mechanisms for mechanosensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">C Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.29-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824416v1</w:t>
+                <w:t xml:space="preserve">hal-01824418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian hormone (AMH) secretion in prepubertal and adult rams</w:t>
               </w:r>
@@ -12651,77 +12651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting Tension Participates in the Modulation of Active Tension in Isolated Guinea Pig Ventricular Myocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pascarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pascarel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (6), pp.1629-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12812,90 +12812,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blunted vascular response to pulmonary rehabilitation in COPD patients and impaired exercise-induced mobilization of endothelial-colony forming cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Sep 2023, Milan, Italy. pp.PA1804, </w:t>
@@ -12933,51 +12933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles carrying Sonic hedgehog activate a novel cardioprotective signalling pathway on adult rat cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovit Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12985,51 +12985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rotterdam, Netherlands. pp.242014</w:t>
@@ -13058,103 +13058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic hedgehog signalling modulates cardiac excitation-contraction coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovit Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
@@ -13366,77 +13366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Seguelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alzieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13503,51 +13503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiomyocyte internal structure of a Duchenne muscular dystrophy murine model by second harmonic generation multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano C Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviya Radoslavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,90 +13781,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and pharmaceutical compositions for the cardioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14068,51 +14068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazorla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-025-02385-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lookin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Tombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202407.1318.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Passerieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.14165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Padovani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Schuster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maufrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02128-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Genet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Seguelas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alzieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlae Boulali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3043911/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Dewan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namthip Witayavanitkul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Mayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Betancourt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2022-0382OC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandperrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2022.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fleitas-Paniagua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071474" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Khokhlova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Myachina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Butova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.857471" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Agullo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-021-02369-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.02.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-021-09826-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Jelinkova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fojt&#237;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aimond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22095025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Homan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Bo Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chetboul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2021.10.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Scheuermann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07218-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089303v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Kumar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.103024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Le Souder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rohou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Charriot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476348.2020.1807946" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457522v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleh Bijan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40461" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616262v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laguerre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tenon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2020.101554" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chakouri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.47407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Joe Melhem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gomez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiave-Yune Howangyin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviya Radoslavova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Panel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2020.102295" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gamon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-018-01516-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barrea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.10.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120090v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Melka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rienzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Anglemont de Tassigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2019.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younss Ait Mou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2017.12.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824403v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granzier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Helmes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mcnabb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labeit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Reboul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kleindienst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.12.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Guennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacampagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vassort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01788134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Meziat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Nascimento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gayrard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00217.2017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.11.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de C&#225;ssia Sousa Amancio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Marcia Silva Barcellos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39715" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-017-9479-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Belaidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-016-0559-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01759137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Saliba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Keck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Atassi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu207" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meschin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2015.08.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Paulis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07983" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304258v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Singh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00702.2014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bollensdorff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Magdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5339/gcsp.2015.10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01762001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bisserier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthouze-Duquesnes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Breckler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tortosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.114.010686" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stones" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan P Benson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan D Fowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Drinkhill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2014.06.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleindienst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-013-0389-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WLB453X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837560v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4534" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokang Yang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01084.2011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824323v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.06.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XGC64B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824324v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dirkx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwenk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Lorenzen-Schmidt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakthivel Sadayappan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00749.2011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824325v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Karam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roberge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs167" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719576v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvs161" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00665476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zalvidea" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Sainte-Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798889045" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824336v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramanujam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaanine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.031229" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00573260v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-011-0933-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28C40C97A7855013303E3AA1DE971003A889F35C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Toth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Czuriga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvr096" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095753v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Scanf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2011.603244" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0211-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0K12V2ZN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688245v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.200905-0794OC" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00835.2010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824352v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Patrick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hoskins" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kentish" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed White" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Shiels" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2010.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824343v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piroddi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrantini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tesi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.110.220699" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lezoualc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812536106" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvn229" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824362v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flagg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Remedi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd E. Haim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Tones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.186809" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824379v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mosca" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-008-0501-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822232v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824374v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lucats" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bize" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.11.020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vermaelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00398.2006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824385v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824386v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y A&#239;t Mou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Goret" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2006.06.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Szilagyi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Salazar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.11.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vassort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2066fje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824393v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fauconnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muhle-Goll" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Habeck" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Labeit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.5017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2R3V74W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Granzier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hh1001.090876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824405v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Freiburg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Trombitas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hell" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fougerousse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.11.1114" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Labeit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1281" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freiburg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Helmes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Centner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.86.1.59" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824407v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1115" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVHH0SV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824411v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-445X.1999.01876.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824416v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Garnier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1999.0954" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/256A63EEA95B20913D9C398664FDBCC9EC412EE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824418v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pascarel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brette" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Guennec" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689368v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazorla" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saumande" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824420v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.1997.0402" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/976463F6E04A86D0DF8C44B364F442274A9B8B03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thireau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820428v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirvent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricardelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574569v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Seguelas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767537v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviya Radoslavova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748415v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oiry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Scanf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zalvidea" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209819.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>