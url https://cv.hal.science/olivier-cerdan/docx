--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -2628,762 +2628,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.6223-6238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188433v1</w:t>
+                <w:t xml:space="preserve">insu-03661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Ceriani</w:t>
+                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03011226v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+                <w:t xml:space="preserve">Modelling forest fire and firebreak scenarios in a mediterranean mountainous catchment: Impacts on sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+                <w:t xml:space="preserve">Anna Maria De Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Lo Porto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, pp.6223-6238. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661814v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Degan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221291v1</w:t>
+                <w:t xml:space="preserve">hal-03188433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling forest fire and firebreak scenarios in a mediterranean mountainous catchment: Impacts on sediment loads</w:t>
+                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289, </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746475v1</w:t>
+                <w:t xml:space="preserve">cea-03011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3434,90 +3434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3696,429 +3696,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do models tell us about water and sediment connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Curie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Jantiene E.M. Baartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Masselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.107300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877523v1</w:t>
+                <w:t xml:space="preserve">hal-02898164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the 2019 typhoons on sediment source contributions and radiocesium concentrations in rivers draining the Fukushima radioactive plume, Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03079420v1</w:t>
+                <w:t xml:space="preserve">hal-02877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do models tell us about water and sediment connectivity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Nunes</w:t>
+                <w:t xml:space="preserve">Impact of the 2019 typhoons on sediment source contributions and radiocesium concentrations in rivers draining the Fukushima radioactive plume, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rens Masselink</w:t>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bielders</w:t>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367, pp.107300. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 352 (3), pp.199-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898164v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03079420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
               </w:r>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spectrocolourimetry to trace sediment source dynamics in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,77 +4666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
@@ -5166,437 +5166,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a predictive environment-based model for mapping biological soil crust patterns at the local scale in the Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaugendre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Choné</w:t>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818566v1</w:t>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1424 - 1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Developing a predictive environment-based model for mapping biological soil crust patterns at the local scale in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.250 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849669v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
               </w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5710,278 +5710,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849674v1</w:t>
+                <w:t xml:space="preserve">hal-01849975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849975v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
               </w:r>
@@ -6006,51 +6006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall erosivity in catchments contaminated with fallout from the Fukushima Daiichi nuclear power plant accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,571 +6462,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and climate change effects on soil erosion in a semi-arid mountainous watershed (High Atlas, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01199053v1</w:t>
+                <w:t xml:space="preserve">hal-01806108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland Flow Modeling with the Shallow Water Equations Using a Well-Balanced Numerical Scheme: Better Predictions or Just More Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rousseau</w:t>
+                <w:t xml:space="preserve">Morphological evolution of a rural headwater stream after channelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001171⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.125 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Land use and climate change effects on soil erosion in a semi-arid mountainous watershed (High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatif Cheggour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806108v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01199053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution of a rural headwater stream after channelisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">Overland Flow Modeling with the Shallow Water Equations Using a Well-Balanced Numerical Scheme: Better Predictions or Just More Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01399103v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the dominant sources of sediment in a drained lowland agricultural catchment: The application of a thorium-based particle size correction in sediment fingerprinting</w:t>
               </w:r>
@@ -7140,545 +7140,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations récentes du climat à géologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiocesium transfer from hillslopes to the Pacific Ocean after the Fukushima Nuclear Power Plant accident: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.92-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201786v1</w:t>
+                <w:t xml:space="preserve">hal-01401008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster numerical scheme for a coupled system modeling soil erosion and sediment transport</w:t>
+                <w:t xml:space="preserve">Variations récentes du climat à géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques", pp. 6-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957667v2</w:t>
+                <w:t xml:space="preserve">hal-01201786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Morphological evolution of a rural headwater stream after channelisation” [Geomorphology 230 (2015) 125-137]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">A faster numerical scheme for a coupled system modeling soil erosion and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.035⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.987-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03699298v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocesium transfer from hillslopes to the Pacific Ocean after the Fukushima Nuclear Power Plant accident: A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Morphological evolution of a rural headwater stream after channelisation” [Geomorphology 230 (2015) 125-137]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401008v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of suspended sediment yields within the Loire river basin (France)</w:t>
               </w:r>
@@ -7953,51 +7953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,891 +8452,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping linear erosion features using high and very high resolution satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sétareh Rad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Rivé</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784300v1</w:t>
+                <w:t xml:space="preserve">hal-00780345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping linear erosion features using high and very high resolution satellite imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Raclot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude J. Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (1), pp.22-32. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.1094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780345v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of overland flow with uncertain infiltration using stochastic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770215v1</w:t>
+                <w:t xml:space="preserve">hal-00662082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of overland flow with uncertain infiltration using stochastic tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rousseau</w:t>
+                <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sochala</w:t>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.004⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.754-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662082v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
+                <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420-421, pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3219⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718223v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and sediment budget across scale: A case study in a catchment of the European loess belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 420-421, pp.255-263. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-1), pp.636-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662064v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of vulnerability to erosion: digital mapping of a loess cover thickness and stiffness using spectral analysis of seismic surface-waves</w:t>
               </w:r>
@@ -9456,77 +9456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of river basins in Guadeloupe impacting chemical weathering rates and land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9585,51 +9585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff generation fostered by physical and biological crusts in semi-arid sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9731,51 +9731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,64 +9891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (10), pp.1587-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10385,161 +10385,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of an expert-based runoff and erosion model: Application of STREAM to different environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Accelerated sediment fluxes by water and tillage erosion on European agricultural land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Wesemael</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. A. Quine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (12), p. 1625-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2009.03.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514223v1</w:t>
+                <w:t xml:space="preserve">hal-00514430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the PESERA model in two contrasting environments</w:t>
               </w:r>
@@ -10665,143 +10647,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated sediment fluxes by water and tillage erosion on European agricultural land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. van Oost</w:t>
+                <w:t xml:space="preserve">Reliability of an expert-based runoff and erosion model: Application of STREAM to different environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Quine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bas van Wesemael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1852⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (2), p. 129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514430v1</w:t>
+                <w:t xml:space="preserve">hal-00514223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for developing a large-scale sediment yield index for European river basins</w:t>
               </w:r>
@@ -10813,64 +10813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), p. 613-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10968,51 +10968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (1), pp.9-20. </w:t>
@@ -11569,444 +11569,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681127v1</w:t>
+                <w:t xml:space="preserve">hal-02675763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing data as an alternative input for the ‘STREAM’ runoff model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. King</w:t>
+                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baghdadi</w:t>
+                <w:t xml:space="preserve">H. Benkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.126-135. </w:t>
+              <w:t xml:space="preserve">, 2005, 62 (2-3), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675763v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soil surface characteristics influencing runoff and interrill erosion</w:t>
+                <w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lecomte</w:t>
+                <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benkhadra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Marcel Jamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680684v1</w:t>
+                <w:t xml:space="preserve">hal-02681127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of agri-environmental scenarios on runoff in a cultivated catchment (Normandy, France)</w:t>
               </w:r>
@@ -12439,51 +12439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grass strip effects on runoff and soil loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12707,51 +12707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.193-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12912,938 +12912,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
+                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Lecomte</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683557v1</w:t>
+                <w:t xml:space="preserve">hal-02671479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interril erosion in small cultivated catchments</w:t>
+                <w:t xml:space="preserve">Incorporating soil surface crusting processes in an expert-based runoff model : STREAM (Sealing and Transfer by Runoff and Erosion related to Agricultural Managment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.3215-3226</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46, pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671479v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (102)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion modelling, should we get back to work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus, May 2026, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520284v1</w:t>
+                <w:t xml:space="preserve">hal-05568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of 137Cs and 239+240Pu baseline inventories in the Southern Hemisphere and Equatorial Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Alewell</w:t>
+                <w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Allongout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bazajet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna (Austria), Austria</w:t>
+              <w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971397v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+                <w:t xml:space="preserve">Reconstruction of 137Cs and 239+240Pu baseline inventories in the Southern Hemisphere and Equatorial Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surya Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dicen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna (Austria), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730665v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Society of Soil Science (IUSS), May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Geosciences Union, Oct 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444455v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13892,585 +13897,576 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an unprecedented decontamination program on river sediment and radioactive contaminant fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society of Soil Science (IUSS), May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008776v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Effectiveness of an unprecedented decontamination program on river sediment and radioactive contaminant fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007058v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of erosion sources in a tropical volcanic insular catchment (Galion river, Martinique, France): application of sediment tracing tools to coastal marine environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181445v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What were the main sources of sediment and associated radiocesium transported during the heavy 2019 typhoons in rivers draining the main Fukushima radioactive plume, Japan ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Quantification of erosion sources in a tropical volcanic insular catchment (Galion river, Martinique, France): application of sediment tracing tools to coastal marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai-Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03168665v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
@@ -14575,994 +14571,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">What were the main sources of sediment and associated radiocesium transported during the heavy 2019 typhoons in rivers draining the main Fukushima radioactive plume, Japan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587945v1</w:t>
+                <w:t xml:space="preserve">cea-03168665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion des sols et connectivité sédimentaire à l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique 4 : Risques, Résilience et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587970v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des sols et connectivité sédimentaire à l'anthropocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 4 : Risques, Résilience et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Dec 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111676v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02569312v1</w:t>
+                <w:t xml:space="preserve">hal-03587945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554403v1</w:t>
+                <w:t xml:space="preserve">cea-02569312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554405v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674654v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015168v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
               </w:r>
@@ -15600,51 +15605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
@@ -15792,3209 +15797,3213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of spectrocolorimetry to trace sediment sources in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Durand</w:t>
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sellier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-7999</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02667246v1</w:t>
+                <w:t xml:space="preserve">hal-02015168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Potential of spectrocolorimetry to trace sediment sources in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059486v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02674466v1</w:t>
+                <w:t xml:space="preserve">hal-02059486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the sources and dynamics of contaminated sediment in coastal rivers draining the main Fukushima radioactive fallout plume using gamma-emitting radionuclides and carbon/nitrogen stable isotopes (2011-2017).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+                <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARC XI (Methods and Application of Radioanalytical Chemistry) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674006v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do models tell us about water and sediment connectivity ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Tracing the sources and dynamics of contaminated sediment in coastal rivers draining the main Fukushima radioactive fallout plume using gamma-emitting radionuclides and carbon/nitrogen stable isotopes (2011-2017).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bielders</w:t>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MARC XI (Methods and Application of Radioanalytical Chemistry) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791594v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">What do models tell us about water and sediment connectivity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Masselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02666944v1</w:t>
+                <w:t xml:space="preserve">hal-02791594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667024v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666960v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
+                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486561v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483511v1</w:t>
+                <w:t xml:space="preserve">hal-01486561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666796v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity and scale effect on sediment fluxes dynamic from the hillslope to the river basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-11621</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290398v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity and scale effect on sediment fluxes dynamic from the hillslope to the river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-11621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286344v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+                <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157848v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02647985v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118390v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669143v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02647985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall erosivity in the Fukushima Prefecture: implications for radiocesium mobilization and migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6682</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02641213v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rainfall erosivity in the Fukushima Prefecture: implications for radiocesium mobilization and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205214v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02641213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity between hillslopes and rivers for the main French hydrographic basins</w:t>
+                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Sediment dynamics: From the summit to the sea : ICCE/AHS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, New orleans, United States</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070671v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity between hillslopes and rivers for the main French hydrographic basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
+              <w:t xml:space="preserve">International symposium on Sediment dynamics: From the summit to the sea : ICCE/AHS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640917v1</w:t>
+                <w:t xml:space="preserve">hal-01070671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure du couvert végétal sur le ruissellement et l’érosion dans les vignobles champenois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458473v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02640917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating of suspended sediment loads of rivers in the Seine downstream basin and coastal rivers in Southeastern Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Influence de la structure du couvert végétal sur le ruissellement et l’érosion dans les vignobles champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Wiens, Austria</w:t>
+              <w:t xml:space="preserve">12ème journées d’études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960096v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity from source to sink in a lowland area: the Loire river basin (France)</w:t>
               </w:r>
@@ -19006,51 +19015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19190,509 +19199,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sediment budget of an intensively cultivated downslope area of the Seine River: The Pays de Caux loess plateaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating of suspended sediment loads of rivers in the Seine downstream basin and coastal rivers in Southeastern Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Wiens, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800573v1</w:t>
+                <w:t xml:space="preserve">hal-00960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sediment fluxes of small to medium catchments over the Loire Brittany river basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling spatial scales with connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799743v1</w:t>
+                <w:t xml:space="preserve">hal-00796866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling spatial scales with connectivity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Morphological evolution of a headwater stream in agricultural context after channelization (Ligoire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796866v1</w:t>
+                <w:t xml:space="preserve">hal-00800572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Morphological evolution of a headwater stream in agricultural context after channelization (Ligoire River, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">A sediment budget of an intensively cultivated downslope area of the Seine River: The Pays de Caux loess plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800572v1</w:t>
+                <w:t xml:space="preserve">hal-00800573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of on-land sediment sources and transfer to the overall Loire river basin sediment budget</w:t>
+                <w:t xml:space="preserve">Quantification of sediment fluxes of small to medium catchments over the Loire Brittany river basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
@@ -19700,463 +19722,450 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800571v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are &amp;quot;Physically-based&amp;quot; soil erosion models physically-based? Some elements from a sensitivity analysis of the Hairsine and Rose model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rousseau</w:t>
+                <w:t xml:space="preserve">Contributions of on-land sediment sources and transfer to the overall Loire river basin sediment budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sochala</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
+              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800841v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of overland flow modeling with different numerical resolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Are &amp;quot;Physically-based&amp;quot; soil erosion models physically-based? Some elements from a sensitivity analysis of the Hairsine and Rose model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Internationale Conference on Geomorphology - IAG 2013</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800851v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically based modelling of soil erosion from the plot scale to the catchment scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of overland flow modeling with different numerical resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
+              <w:t xml:space="preserve">8th Internationale Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800569v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soils surface characteristics on gully erosion in Sahel : development of a modeling approach at different scales</w:t>
               </w:r>
@@ -20181,64 +20190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Desertification and Land Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Ghent, Belgium</w:t>
@@ -20261,756 +20270,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physically based modelling of soil erosion from the plot scale to the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International SedNet conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Geomorphology - IAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815211v1</w:t>
+                <w:t xml:space="preserve">hal-00800569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'érosion et de transfert de particules au sein du bassin de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées d'Étude des Sols : Le sol face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">8th International SedNet conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666011v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the influence of microtopography when modelling overland flow and soil erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+                <w:t xml:space="preserve">Gully erosion prediction in a Sahelian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2012 : 41ème Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Superbesse, France</w:t>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690475v1</w:t>
+                <w:t xml:space="preserve">hal-00660122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gully erosion prediction in a Sahelian context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of a physically based soil erosion model for different kind of biological soil crust.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660122v1</w:t>
+                <w:t xml:space="preserve">hal-00660922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a physically based soil erosion model for different kind of biological soil crust.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'érosion et de transfert de particules au sein du bassin de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Rad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11ème Journées d'Étude des Sols : Le sol face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660922v1</w:t>
+                <w:t xml:space="preserve">hal-00666011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil erosion map for the mediterranean basin, current and future trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling the influence of microtopography when modelling overland flow and soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
+              <w:t xml:space="preserve">CANUM 2012 : 41ème Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Superbesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594329v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'apport de sédiments des versants vers les masses d'eau sur le bassin-Loire Bretagne</w:t>
               </w:r>
@@ -21098,178 +21103,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic modeling with uncertain input parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A soil erosion map for the mediterranean basin, current and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668188v1</w:t>
+                <w:t xml:space="preserve">hal-01594329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional scale soil thickness prediction using digital terrain modeling and seismic data: application to erosion hazard mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21297,73 +21306,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.13992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21422,3031 +21431,3027 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’érosion et de transfert de particules au sein du bassin Loire – Bretagne (Résultats préliminaires)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">Hydrologic modeling with uncertain input parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sétareh Rad</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749678v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion and river exports in the Loire river basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the Influence of Biological crust on soil erosion at the plot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
+              <w:t xml:space="preserve">4th International congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660118v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Influence of Biological crust on soil erosion at the plot scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil erosion and river exports in the Loire river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setareh Rad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International congress EUROSOIL 2012</w:t>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660369v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital mapping of soil thickness and stiffness using spectral analysis of multi-channel surface-wave data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">Processus d’érosion et de transfert de particules au sein du bassin Loire – Bretagne (Résultats préliminaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11. Journée d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567756v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGISOIL : un système multicapteur pour la cartographie physique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital mapping of soil thickness and stiffness using spectral analysis of multi-channel surface-wave data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GFHN -Colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749218v1</w:t>
+                <w:t xml:space="preserve">hal-00567756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of global changes on soil vulnerability ine the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Orléans, France. pp.1686</w:t>
+              <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597310v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global changes on soil vulnerability ine the Mediterranean basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIGISOIL : un système multicapteur pour la cartographie physique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GFHN -Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612446v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Le Gosiers, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Orléans, France. pp.1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662980v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical weathering and erosion rates in Lesser Antilles: an overview in Guadeloupe, Martinique and Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
+              <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Gosiers, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533215v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of carbon and nitrogen losses due to water erosion on soil surface with microbiotic crusts in the Sahelian part of western Niger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumarou Malam-Issa</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rajot</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Biological Soil Crusts in Ecosystems : their diversity".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zellingen-Retzbach, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820836v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Assessment of carbon and nitrogen losses due to water erosion on soil surface with microbiotic crusts in the Sahelian part of western Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
+              <w:t xml:space="preserve">Symposium "Biological Soil Crusts in Ecosystems : their diversity".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zellingen-Retzbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660096v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rousseau</w:t>
+                <w:t xml:space="preserve">A review of physically based models for soil erosion by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.2823-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533830v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Fouché</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533253v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land use on weathering rates in Guadeloupe, Caribbean islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sétareh Rad</w:t>
+                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude-Jean Allegre</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.EP42A-04</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755717v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of physically based models for soil erosion by water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang Le Minh</w:t>
+                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.2823-2</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533354v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533834v1</w:t>
+                <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delmas</w:t>
+                <w:t xml:space="preserve">Impact of land use on weathering rates in Guadeloupe, Caribbean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Jean Allegre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
+              <w:t xml:space="preserve">AGU fall meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.EP42A-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533223v1</w:t>
+                <w:t xml:space="preserve">hal-00755717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil depth mapping using seismic surface waves: Evaluation on eroded loess covered hillslopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1530</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533817v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">Soil depth mapping using seismic surface waves: Evaluation on eroded loess covered hillslopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533838v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumay</w:t>
+                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593944v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sediment fluxes at the outlet of 400 French rivers in relation with the sediment redistribution processes in their contributing areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12278-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Effect of mineralogical, geochemical and biological properties on soils reflectance to assess temporal and spatial dynamics of BSCs in Sahelian ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eufar expert working group soil applications: quantitatiev applications of soil spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Postdam, Germany. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cancès</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02592226v1</w:t>
+                <w:t xml:space="preserve">hal-02593944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOCRUST: biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Desprats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rajot</w:t>
+                <w:t xml:space="preserve">Bernard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11887-11887</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2009, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593934v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">BIOCRUST: biological soil crusts vulnerability and soil surface disturbance in Sahelian zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11887-11887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197771v1</w:t>
+                <w:t xml:space="preserve">hal-02593934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Couturier</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of runoff and erosion risk in a cultivated catchment of the loess belt: temporal patterns of rainfall and evolution of soil surface state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Papy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Geophysical Researc Abstacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829199v1</w:t>
+                <w:t xml:space="preserve">hal-01197771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture estimation using ASAR data</w:t>
               </w:r>
@@ -24551,932 +24556,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés phénomènes physiques et dispositifs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. King</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">Journées d'échanges et prospectives. De la recherche des sols à la décision publique : le programme Gessol (Gestion Durable des Sols), un support à la Directive Cadre sur la Protection des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822962v1</w:t>
+                <w:t xml:space="preserve">hal-01829199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and specificity of the STREAM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Auzet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Armand</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">5. European Congress on Regional Geoscientific Cartography and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763011v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sorel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759160v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overland flow and erosion modelling on cultivated catchment (100-1000 km2) at the cultural year scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829193v1</w:t>
+                <w:t xml:space="preserve">hal-02759160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la logique floue dans un modèle de ruissellement et d'érosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Assessment of economic efficiency and return of erosive management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Cassini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">COST 634: On- and Off-site Environmental Impacts of Runoff and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759550v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff and erosion processes within small cultivated catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de la logique floue dans un modèle de ruissellement et d'érosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconférence Water and Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Cassini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769685v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides transfer by runoff and erosion from field to catchment in agricultural region of &amp;quot;Pays de Caux&amp;quot; (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Modelling runoff and erosion processes within small cultivated catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Euroconférence Water and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768101v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pesticides transfer by runoff and erosion from field to catchment in agricultural region of &amp;quot;Pays de Caux&amp;quot; (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incorporating the results of crusting studies into erosion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GCTE Soil Erosion Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25486,51 +25616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff and soil erosion modelling at catchment scale in a tropical volcanic Island (Martinique, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25539,123 +25669,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25714,198 +25844,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ground-cover type on surface runoff and subsequent soil erosion in Champagne vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25914,123 +26044,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sediment concentration in interrill flow as a function of soil surface conditions, vegetation and rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26052,88 +26182,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium. The significance of soil surface characteristics in soil erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26143,448 +26273,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximal Soil Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheet and rill erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Poesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil erosion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, Ltd, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement. Cours, exercices et études de cas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 978-2-1005-1695-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des pratiques agricoles dans la modélisation du ruissellement et de l'érosion des sols : les modèles LISEM et STREAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26626,51 +26756,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 978-2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26680,169 +26810,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l'érosion hydrique des sols cultivés : phénomènes physiques et dispositifs d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26851,98 +26981,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26952,527 +27082,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'efficacité des politiques publiques pour les actions visant à réduire les impacts du ruissellement et de l'érosion en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledun Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie - UMR CNRS 6143 M2C; BRGM; AREAS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAMME MEEM (DGPR / SRNH) -IRSTEA 2017 Connaissance et prévention des risques naturels et hydrauliques Evaluation et Prévention du Risque Action 414 : Cartographies des risques liés aux inondations par Ruissellement Intense Pluvial (IRIP) DECEMBRE 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bonne-C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Ekoko-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific synthesis of the DIGISOIL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Wesemael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Diafas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FP7-DIGISOIL-D5.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of overland flow with uncertain infiltration using stochastic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour un zonage départemental de l’érosion des sols. Rapport n°3 : Synthèse et recommandations générales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27494,130 +27624,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRGM/RP-55104-FR, BRGM (Bureau de recherches géologiques et minières). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du modèle STREAM à l’échelle d’un bassin versant au cours d’un cycle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27638,51 +27768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27692,100 +27822,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du transfert de particules solides à l'échelle de petits bassins versants cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27795,51 +27925,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du modèle STREAM sur un cycle hydrologique : Poursuite de l’application sur le bassin versant de l’Austreberthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27861,187 +27991,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2006. Résultats des activités d'Atelier et approfondissement d'actions de recherche : Agriculture et qualité de l'eau. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’application du modèle STREAM à l’échelle d’un bassin versant au cours d’une année culturale sur le bassin de l’Austreberthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d'activité 2005, Hydrologie et agriculture. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de couplage des modèles STREAM et SENEQUE sur le bassin de la Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28063,65 +28193,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport d'activité 2005, Hydrologie et agriculture. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId626"/>
+      <w:footerReference w:type="default" r:id="rId628"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28189,51 +28319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A1286C1"/>
+    <w:nsid w:val="CCFCC7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28420,51 +28550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cerdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-3102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069559643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9227-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04830927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lajoie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05367981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Charlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70321" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05210137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jos&#233; Andres Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Londero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinis Deuschle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04245436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301811120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03528031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dambroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03139-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Francesco Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria De Girolamo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lo Porto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene E.M. Baartman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Masselink" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.08.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.06.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5QH09MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01636408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mardhel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1235-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.3_12311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C2TKXKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2467-2016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7RT276X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174180v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naisse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12129" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBB9XX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00784300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. All&#232;gre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.03.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5CGVXF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662082v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGZ2T4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.046" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S41W5Q4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651556v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W4H0P83-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marchandise" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010031" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Kirkby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1745" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21W0JJQS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514430v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Quine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1852" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M5H2D5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514143v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-009-0126-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1DDPCJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0207" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924189v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s7102458" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747611v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.05.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS984J8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763486v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thaur&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Rompaey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMHSKGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886045v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04008776v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181445v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111676v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791594v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01290398v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641213v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458473v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00799743v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800571v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800841v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00666011v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660922v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00666018v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00668188v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684783v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rochat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749678v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660118v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660369v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567756v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597310v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662980v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820836v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam-Issa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755717v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Jean Allegre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533230v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593934v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Hajj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759550v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768101v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770715v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971069v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458438v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821848v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831902v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807752v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Diafas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612949v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832802v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cerdan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-3102" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069559643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9227-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04830927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lajoie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05367981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Charlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70321" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05210137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jos&#233; Andres Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Londero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinis Deuschle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04245436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301811120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03528031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dambroz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03139-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Francesco Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria De Girolamo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lo Porto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene E.M. Baartman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Masselink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107300" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Foerster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Javaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.08.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaugendre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.06.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5QH09MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01636408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mardhel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1235-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.3_12311" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C2TKXKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2467-2016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957667v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015690" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.045" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7RT276X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174180v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naisse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12129" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSBB9XX1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780330v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.07.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00780345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1094" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QWX6DXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00784300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Riv&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. All&#232;gre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2013.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F5CGVXF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MGZ2T4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662064v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.12.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4NWVSJ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658933v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cochery" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.01.008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662898v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.046" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S41W5Q4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651556v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.09.013" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W4H0P83-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marchandise" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010031" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00556524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Govers" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Oost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.06.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ90TNLN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514430v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Quine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1852" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M5H2D5G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514382v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Kirkby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1745" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21W0JJQS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514143v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-009-0126-5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1DDPCJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6609" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GTG3H48-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Girard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0207" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924189v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Aubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franchisteguy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s7102458" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747611v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.05.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BS984J8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682748v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nearing" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Jetten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.007" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5VLD2JL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lecomte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6VNRG1T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecomte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhadra" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTXQXJD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682385v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKDW71PZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763486v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thaur&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Rompaey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.03.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRMHSKGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682423v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecompte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.02.017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD7LZ12D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886045v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680341v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.314" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5L74LVN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679930v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671479v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683557v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05568445v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20170" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971397v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04008776v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111676v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791594v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01290398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641213v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070671v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458473v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naisse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956633v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poisvert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00799743v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800571v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800841v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790410v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800569v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660122v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660922v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00666011v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Rad" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00690475v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00666018v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00684783v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rochat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00668188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660369v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00660118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749678v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749218v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597310v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662980v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820836v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam-Issa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755717v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Jean Allegre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533817v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533230v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593944v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouchet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumay" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592226v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593934v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197771v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Hajj" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829199v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822962v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829193v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759550v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769685v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768101v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770715v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971069v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05458438v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831600v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821848v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831902v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833068v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830198v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807752v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambot" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Diafas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612949v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824067v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827356v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832802v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823994v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824262v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mercier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819994v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>