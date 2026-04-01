--- v0 (2026-03-03)
+++ v1 (2026-04-01)
@@ -348,571 +348,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Le pays au bord de la mer&amp;quot;. La Poméranie entre la Baltique et le Saint-Empire&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götze Dorothée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.504-611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Bretagne et la frontière maritime d’État »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100, pp.289-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géopolitique de la guerre d’Indépendance américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire du Vendômois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.75-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 'Le pays au bord de la mer'. La Poméranie, entre la Baltique et le Saint-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaline</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Götze Dorothée</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetze Dorothée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 297, pp.504-611</w:t>
+              <w:t xml:space="preserve">, 2022, 297, pp.597-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Fontaine dans la France du XVIIe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1116, pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Goetze Dorothée</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La difficile mise en place des techniques de blocus par les Anglais, XVIIe et XVIIIe siècles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 297, pp.597-611</w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ballast : pratiques et conséquences : éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.6-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RGHH4880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/RGHH4880⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05330387v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03939006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la guerre sur mer</w:t>
               </w:r>
@@ -3328,151 +3328,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les armées du Roi. Le grand chantier XVIIe-XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016, 978-26200-61415-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mer et la France, quand les Bourbons voulaient dominer les océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 2016, 978-2-0813-3327-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937105v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03937113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Règne de Louis XIV</w:t>
               </w:r>
@@ -3812,150 +3812,232 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03641168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Conclusions et nouvelles pistes de recherche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Borello, L. Bourquin (dir.), La noblesse protestante sous l’édit de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 275-280, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La bataille pour accoucher d’une décision : Frédéric II et Napoléon »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler et Olivier Chaline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Herrmann, pp.209-222, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de contrôle (II). Les Saintes (12 avril 1782)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3971,73 +4053,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.475-555, 2023, 979-10-231-0703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commander une armée hétérogène. La Martinique et la Chesapeake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4053,73 +4135,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.365-437, 2023, 979-10-231-0703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des savoir-faire opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4135,146 +4217,219 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.135-203, 2023, 979-10-231-0703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment naviguait-on au large de la Bretagne au XVIe siècle ? Le petit Poucet en mer d'Iroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Prazuck (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l'Océan. La Sorbonne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.176-181, 2022, 979-10-231-0734-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Schlachten und Schlachtenbilder&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Brink, Suzanne Jaeger, Markus Winzeler (hg.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bellum et artes. Mitteleuropa im Dreissigjährigen Krieg,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz-Institut für Geschichte und Kultur des östlichen Europa (GWZO), Staatliche Kunstsammlungen Dresden, Nationalgalerie Prag, Sandstein Verlag,, pp.105-123, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,1505 +4439,1432 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bourquin, Olivier Chaline, Michel Figeac et Martin Wrede. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noblesses en exil. Les migrations nobiliaires entre la France et l'Europe (XVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-283, 2021, 978-2-7535-8093-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choiseul et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Morgat et Samuel Mourin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Haute-Marne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liralest, pp.54-63, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frankreich und der böhmische Ständesaufstand 1618-1621 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Václav Bůžek (Hrsg.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der böhmische Ständesaufstand 1618-1620. Akteure, Gegner und Verbündete,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschendorff Verlag,, pp.139-154, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Eglise dans le paysage et la topographie de Rouen au XVIIIe siècle », « ‘Une grande maison à porte cochère’. L’habitat des élites à Rouen à l’époque moderne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Maroteaux (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen retrouvée. Une ville du Moyen Âge à la Révolution,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de la Seine-Maritime, pp.131-139 et 167-173, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le littoral »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Amalvi, François Guillet, Odile Paris-Barubé (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires normandes. Pour une autre histoire de la Normandie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard, pp.125-133, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1720, annus horribilis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier Aubert et Georges Provost (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rennes 1720, l’incendie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.57-73, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’Espagne du Nord-Ouest vue de la mer (XVIe – XIXe siècle)”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Reyes Garcia Hurtado (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soltando amarras. La costa noratlántica ibérica en la Edad Moderna,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade da Coruña, pp.19-34, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« France: Hope and Glory, Pride and Prejudice »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evan Wilson, Annasara Hammar, Jakob Seerup (ed.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth-Century Naval Officers. A Transnational Perspective,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-71, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La maison du grand marchand. Quelques remarques »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Figeac (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat des élites urbaines en Europe à l’époque moderne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’homme d’Aquitaine,, pp.165-177, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Le mal de Brest ». L’effort naval français au péril de l’épidémie (1757-1758) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler et Michèle Battesti (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Herrmann, pp.103-111, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et la gloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Deflers et Christian Kühner (Hrsg.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludwig XIV. – Vorbild und Feindbild. Inszenierung und Rezeption der Herrschaft eines barocken Monarchen zwischen Heroisierung, Nachahmung und Dämonisierung. Louis XIV – fascination et répulsion. Mise en scène et réception du règne d’un monarque baroque entre héroïsation, imitation et diabolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erich Schmidt Verlag, pp.45-58, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mer dans la Guerre de Succession d’Espagne »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katharina Arnegger – Leopold Auer – Friedrich Edelmayer – Thomas Just (Hrsg.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Spanische Erbfolgkrieg und und seine Erwirkungen. In memoriam Teodora Toleva, Mitteilungen des österreichischen Staatsarchivs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mitteilungen des Ôsterreichischen Staatsarchiv SB 16, pp.57-73, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armement maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère des Armées. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armes de la Grande Guerre. Histoire d’une révolution scientifique et industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre de Taillac, pp.231-243, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre, fiscalité et finance. La France des Bourbons (1630-1788) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Herrmann, pp.171-180, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La paroisse des Invalides, XVIIe-XVIIIe siècles »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mgr Antoine de Romanet et général Alexandre d’Andoque de Sériège (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Louis des Invalides. La cathédrale des armées françaises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue - Place des Victoires, pp.360-367, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le service étranger dans les armées du roi »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Drévillon et Dominique Prévôt (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le faste et la fureur. L’armée française de Rocroi à Valmy,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.104-121, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean Baechler (dir.). </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux monarchies plus proches qu’on ne pense », « Gouverner » et « L’Etat militaro-fiscal »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dziembowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerre et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Herrmann, pp.171-180, 2018</w:t>
+              <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britanniques et dans leurs colonies américaines. Vers 1640 - vers 1780,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.6-146, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...326 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le temps refusé. La marine royale après la guerre d’Amérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques-Olivier Boudon (dir.), La Marine sous le premier et le second Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPM, pp.15-28, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les entrepreneurs de guerre dans l’Europe moderne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler &amp; Bernard Boëne (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Herrmann, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« French Naval Operations »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5802,379 +5884,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David K. Allison &amp; Larrie D. Ferreiro ed.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Revolution. A World War,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smithsonian Books, pp.52-65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Europe centrale et la mer à l’époque moderne »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Buchet et Gérard Le Bouëdec (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer dans l’histoire. La période moderne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Boydell Press, pp.486-495, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fin de partie ou métamorphose ? L’évêque de cour sous Louis XIV »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Destephen (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évêque de cour. Figure politique, figure polémique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Herrmann, pp.279-292, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Admiral Louis Guillouet, Comte d’Orvilliers (1710-92): A Style of Command in the Age of the American War »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Harding and Agustín Guimerá (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naval Leadership in the Atlantic World. The Age of Reform and Revolution 1700-1850,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London University of Westminster Press,, pp.73-84, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe centrale au seuil de la modernité. Mutations sociales, religieuses et culturelles (Autriche, Bohême, Hongrie, Pologne, fin du XIVe- milieu du XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6321,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05330387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RGHH4880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lecoq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XBXB5205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MEUH7255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BZOR2632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KDXA1984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longueval-Buquoy Margarete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Guimera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergennes Charles-Philippe De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baechler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dziembowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937833v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05330387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RGHH4880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lecoq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XBXB5205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MEUH7255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BZOR2632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KDXA1984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longueval-Buquoy Margarete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Guimera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergennes Charles-Philippe De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baechler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dziembowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>