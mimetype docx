--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -745,861 +745,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le ballast : pratiques et conséquences : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RGHH4880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La difficile mise en place des techniques de blocus par les Anglais, XVIIe et XVIIIe siècles »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaline</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il apporta l’heureuse nouvelle de la paix » : sorties de guerre et jeux d’échelles en 1783</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.6-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/RGHH4880⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.78-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MEUH7255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la guerre sur mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.11-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/XBXB5205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Il apporta l’heureuse nouvelle de la paix » : sorties de guerre et jeux d’échelles en 1783</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du vent et de l’eau : les contraintes environnementales au temps de la voile »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-1, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’amiral de Grasse et son armée aux Antilles (1781-1783) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes et culture. Bulletin de l'Académie des Sciences d'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXVI (1-2-3-4), pp.675-686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel usage de l’instrument naval ? Les marines anglaise et hollandaise contre celle de Louis XIV (1689-1713) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.67-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Autriche, gendarme de l’Europe ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XV (2), pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le parlement de Rouen et la cour des comptes, aides et finances de Normandie »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers historiques des Annales de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-3, pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moyens du bord. Réparer le navire à la mer au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.78-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/MEUH7255⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25, pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/BZOR2632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...346 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/BZOR2632⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03938989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La guerre sous Louis XIII”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939002v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03939003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Louis XIV voyageur 1643-1659”,</w:t>
               </w:r>
@@ -1784,178 +1784,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La flotte évanescente. Les pertes à l’épreuve des sources, France XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANTICIPER LES PERTES NAVALES : INNOVATIONS &amp; PROSPECTIVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Pouget, Nov 2023, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La vie militaire du jeune Descartes au début de la guerre de Trente Ans »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mirabilis scientiae fundamenta. Neuburg 1619 : les commencements de la philosophie cartésienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université et Université d'Eichstädt, Nov 2019, Neuburg am Donau, Allemagne. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938831v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04318431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Karel Bonaventura de Longueval, hrabě Buquoy, portrét jednoho generála ve službách Habsburků na počátku 17. Století »,</w:t>
               </w:r>
@@ -2004,178 +2004,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’exil et la rupture. Des Picot de Peccaduc aux barons von Herzogenberg »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longueval-Buquoy Margarete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noblesses en exil. Les migrations nobiliaires entre la France et l’Europe (XVe-XIXe siècle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bourquin, Olivier Chaline, Michel Figeac et Martin Wrede, 2019, Le Mans, France. pp.163-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Peut-on se passer d’arsenal dans une zone d’opérations majeure ? L’armée navale française aux Antilles et en Amérique du Nord (1781-1783 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arsenaux de la Marine, du XVIe siècle à nos jours,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Le Mao, CEMMC, 2019, Pessac (33), France. pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938799v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03938806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Bourguignons à la découverte du monde », Introduction au 29e colloque de l’Association bourguignonne des Sociétés Savantes,</w:t>
               </w:r>
@@ -2413,51 +2413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Power ? De Grasse et Vaudreuil. Durer en opérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2482,1209 +2482,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2023, 979-10-231-0703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Amiral de Grasse et l'Indépendance américaine : commander en opérations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Real Armada y el mundo hispanico en el siglo XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sorbonne Université Presses, 2023, 979-10-231-0703-6</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Guimera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional de Educacion a Distancia. 2022, 978-84-362-7818-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la mer au temps de la voile en France XVIIe-XVIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2022, 979-2-0802-9058-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaline</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesses en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wrede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 289 p., 2021, 978-2-7535-8093-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des Américains dans la guerre, 1917-1918.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses. 2020, 979-10-231-0666-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France au XVIIIe siècle 1715-1787</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humensis, 2019, 978-10-358-0456-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur ses terres comme au ciel. Le Président d'Acquigny, bâtisseur d'églises en Normandie au XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OREP, 2019, 2-85351-019-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baechler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Herrmann. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Marines de la guerre d'Indépendance américaine (1763-1783), II - L'opérationnel naval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnichon Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergennes Charles-Philippe De</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Sorbonne. 2018, Histoire maritime, Olivier Chaline, 979-10231-0585-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Real Armada. La Marine des Bourbons d'Espagne au XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Guimera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Universidad Nacional de Educacion a Distancia. 2022, 978-84-362-7818-7</w:t>
+              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne. 2018, Histoire maritime, Olivier Chaline, 979-10-231-0583-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2022, 979-2-0802-9058-8</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les armées du Roi. Le grand chantier XVIIe-XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016, 978-26200-61415-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer et la France, quand les Bourbons voulaient dominer les océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2016, 978-2-0813-3327-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Règne de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2014, 978-2-0813-4913-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Marines de la guerre d'Indépendance américaine (1763-1783), I - L'instrument naval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chaline</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnichon Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 289 p., 2021, 978-2-7535-8093-0</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergennes Charles-Philippe De</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Paris Sorbonne. 2013, Histoire maritime, Olivier Chaline, 978-2684050-890-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Sorbonne Université Presses. 2020, 979-10-231-0666-4</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bila hora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karolinum. 2013, 978-80-246-2396-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...622 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937906v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03938628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parlements de Louis XIV</w:t>
               </w:r>
@@ -3928,346 +3928,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05561877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'acquisition des savoir-faire opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.135-203, 2023, 979-10-231-0703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La bataille pour accoucher d’une décision : Frédéric II et Napoléon »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler et Olivier Chaline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Herrmann, pp.209-222, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de contrôle (II). Les Saintes (12 avril 1782)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.475-555, 2023, 979-10-231-0703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commander une armée hétérogène. La Martinique et la Chesapeake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.365-437, 2023, 979-10-231-0703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101685v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04101678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment naviguait-on au large de la Bretagne au XVIe siècle ? Le petit Poucet en mer d'Iroise</w:t>
               </w:r>
@@ -4320,491 +4320,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le littoral »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Amalvi, François Guillet, Odile Paris-Barubé (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires normandes. Pour une autre histoire de la Normandie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.125-133, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bourquin, Olivier Chaline, Michel Figeac et Martin Wrede. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noblesses en exil. Les migrations nobiliaires entre la France et l'Europe (XVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-283, 2021, 978-2-7535-8093-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choiseul et la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Morgat et Samuel Mourin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Haute-Marne et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liralest, pp.54-63, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Schlachten und Schlachtenbilder&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Brink, Suzanne Jaeger, Markus Winzeler (hg.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bellum et artes. Mitteleuropa im Dreissigjährigen Krieg,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Institut für Geschichte und Kultur des östlichen Europa (GWZO), Staatliche Kunstsammlungen Dresden, Nationalgalerie Prag, Sandstein Verlag,, pp.105-123, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frankreich und der böhmische Ständesaufstand 1618-1621 »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Václav Bůžek (Hrsg.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der böhmische Ständesaufstand 1618-1620. Akteure, Gegner und Verbündete,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschendorff Verlag,, pp.139-154, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Eglise dans le paysage et la topographie de Rouen au XVIIIe siècle », « ‘Une grande maison à porte cochère’. L’habitat des élites à Rouen à l’époque moderne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Maroteaux (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen retrouvée. Une ville du Moyen Âge à la Révolution,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de la Seine-Maritime, pp.131-139 et 167-173, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939047v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03939049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1720, annus horribilis »</w:t>
               </w:r>
@@ -4857,1084 +4857,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La maison du grand marchand. Quelques remarques »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’habitat des élites urbaines en Europe à l’époque moderne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’homme d’Aquitaine,, pp.165-177, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“L’Espagne du Nord-Ouest vue de la mer (XVIe – XIXe siècle)”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Reyes Garcia Hurtado (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soltando amarras. La costa noratlántica ibérica en la Edad Moderna,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade da Coruña, pp.19-34, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« France: Hope and Glory, Pride and Prejudice »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evan Wilson, Annasara Hammar, Jakob Seerup (ed.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth-Century Naval Officers. A Transnational Perspective,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.47-71, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michel Figeac (dir.),. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« French Naval Operations »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David K. Allison &amp; Larrie D. Ferreiro ed.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat des élites urbaines en Europe à l’époque moderne,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’homme d’Aquitaine,, pp.165-177, 2019</w:t>
+              <w:t xml:space="preserve">The American Revolution. A World War,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smithsonian Books, pp.52-65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre, fiscalité et finance. La France des Bourbons (1630-1788) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Herrmann, pp.171-180, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La paroisse des Invalides, XVIIe-XVIIIe siècles »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mgr Antoine de Romanet et général Alexandre d’Andoque de Sériège (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Louis des Invalides. La cathédrale des armées françaises,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue - Place des Victoires, pp.360-367, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le service étranger dans les armées du roi »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Drévillon et Dominique Prévôt (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le faste et la fureur. L’armée française de Rocroi à Valmy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.104-121, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armement maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère des Armées. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armes de la Grande Guerre. Histoire d’une révolution scientifique et industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre de Taillac, pp.231-243, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et la gloire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Deflers et Christian Kühner (Hrsg.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludwig XIV. – Vorbild und Feindbild. Inszenierung und Rezeption der Herrschaft eines barocken Monarchen zwischen Heroisierung, Nachahmung und Dämonisierung. Louis XIV – fascination et répulsion. Mise en scène et réception du règne d’un monarque baroque entre héroïsation, imitation et diabolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erich Schmidt Verlag, pp.45-58, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« « Le mal de Brest ». L’effort naval français au péril de l’épidémie (1757-1758) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler et Michèle Battesti (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Herrmann, pp.103-111, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mer dans la Guerre de Succession d’Espagne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katharina Arnegger – Leopold Auer – Friedrich Edelmayer – Thomas Just (Hrsg.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Spanische Erbfolgkrieg und und seine Erwirkungen. In memoriam Teodora Toleva, Mitteilungen des österreichischen Staatsarchivs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mitteilungen des Ôsterreichischen Staatsarchiv SB 16, pp.57-73, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'armement maritime</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux monarchies plus proches qu’on ne pense », « Gouverner » et « L’Etat militaro-fiscal »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...304 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dziembowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Figeac (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britanniques et dans leurs colonies américaines. Vers 1640 - vers 1780,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.6-146, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le temps refusé. La marine royale après la guerre d’Amérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques-Olivier Boudon (dir.), La Marine sous le premier et le second Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPM, pp.15-28, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les entrepreneurs de guerre dans l’Europe moderne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler &amp; Bernard Boëne (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Herrmann, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938774v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03939033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Europe centrale et la mer à l’époque moderne »,</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937833v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05330387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RGHH4880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lecoq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XBXB5205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MEUH7255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BZOR2632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KDXA1984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longueval-Buquoy Margarete" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Guimera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergennes Charles-Philippe De" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baechler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dziembowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937833v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetze Doroth&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05330387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RGHH4880" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MEUH7255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lecoq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XBXB5205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BZOR2632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KDXA1984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longueval-Buquoy Margarete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Guimera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baechler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnichon Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergennes Charles-Philippe De" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dziembowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>