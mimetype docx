--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -498,278 +498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatology of low-level clouds over western equatorial Africa based on ground observations and satellites.</w:t>
+                <w:t xml:space="preserve">Future change in amplitude and timing of high-flow events in a Canadian subarctic watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aellig</w:t>
+                <w:t xml:space="preserve">Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Fink</w:t>
+                <w:t xml:space="preserve">Shusen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (13), pp.4289-4306. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.103807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0364.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2023.103807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168481v1</w:t>
+                <w:t xml:space="preserve">hal-04538945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future change in amplitude and timing of high-flow events in a Canadian subarctic watershed</w:t>
+                <w:t xml:space="preserve">Climatology of low-level clouds over western equatorial Africa based on ground observations and satellites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altaf Arain</w:t>
+                <w:t xml:space="preserve">R. Aellig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusen Wang</w:t>
+                <w:t xml:space="preserve">A.H. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leduc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.103807. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (13), pp.4289-4306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2023.103807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0364.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538945v1</w:t>
+                <w:t xml:space="preserve">hal-04168481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdecadal variability of streamflow in the Hudson Bay Lowlands watersheds driven by atmospheric circulation</w:t>
               </w:r>
@@ -781,64 +781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shusen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazen A.J. Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,51 +1028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter hydrometeorological extreme events modulated by large-scale atmospheric circulation in southern Ontario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Altaf Arain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud observing data of 85 stations in western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aellig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05162792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseut Bahuet-Bourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zolina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jhm-d-23-0182.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04168481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aellig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0364.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusen Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2023.103807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazen A.J. Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Mckenzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3077-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-301-2020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000150635" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fettweis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Buffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JD044726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05162792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseut Bahuet-Bourret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Zolina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Werner Jacobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jhm-d-23-0182.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2023.103807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04168481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aellig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Fink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0364.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altaf Arain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazen A.J. Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Mckenzie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3077-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-301-2020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mckenzie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Altaf Arain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000150635" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Klein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>