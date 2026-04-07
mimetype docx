--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1208,343 +1208,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
+                <w:t xml:space="preserve">Assistance aux formateurs pour l'observation et l'analyse des activités des opérateurs-stagiaires sur simulateurs pleine échelle de conduite de centrale nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TICE 2012 (Technologies de l'Information et de la Communication pour l'Enseignement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.20-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353031v1</w:t>
+                <w:t xml:space="preserve">hal-01353119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance aux formateurs pour l'observation et l'analyse des activités des opérateurs-stagiaires sur simulateurs pleine échelle de conduite de centrale nucléaire</w:t>
+                <w:t xml:space="preserve">Observations models to track learners' activity during training on a Nuclear Power Plant Full-Scope Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 (Technologies de l'Information et de la Communication pour l'Enseignement)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.546-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353119v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations models to track learners' activity during training on a Nuclear Power Plant Full-Scope Simulator</w:t>
+                <w:t xml:space="preserve">Assistance to trainers for the observation and analysis activities of operators trainees on Nuclear Power Plant Full-Scope Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Cosmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.546-546, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Networking and Collaborative Systems (INCoS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, BUCHAREST, Romania. pp.33-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iNCoS.2012.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353032v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for observation and analysis of learners’ behavior in a full-scope simulator of a nuclear power plant - Approach based on modelled traces</w:t>
               </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALT 2011 - The 11th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Athens, Georgia, United States. pp.30-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,813 +1710,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t>
+                <w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t>
+              <w:t xml:space="preserve">TAMODIA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394950v1</w:t>
+                <w:t xml:space="preserve">hal-00203345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Task Model to Wearable Computer Configuration</w:t>
+                <w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuantao Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMODIA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.261-266</w:t>
+              <w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203345v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Mobile Learning a step further to mastering professional appliances</w:t>
+                <w:t xml:space="preserve">L'ordinateur porté et la réalité augmentée dans les activités de diagnostic – maintenance – réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuantao Yin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagne Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Interactive Mobile and Computer Aided Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Amman, Jordan. pp.25-34</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Québec, Canada. pp.120-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394951v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées de l'AFRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t>
+              <w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161477v1</w:t>
+                <w:t xml:space="preserve">hal-00298064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinateur porté support de réalité augmentée pour des activités de maintenance et de dépannage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masserey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob'06 3e Journées Francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">Ergo'IA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298064v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'aide au choix de dispositifs pour l'ordinateur porté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Masserey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.120-128</w:t>
+              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394964v1</w:t>
+                <w:t xml:space="preserve">hal-00394955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wearable computer based maintenance, diagnosis and repairing activities in Computer Augmented Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de Systèmes Portés et Collaboratifs supportant la Réalité Mixte. Application à des Activités de Maintenance et de Dépannage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand T. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Champalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annual Conference on Human Decision-Making and Manual Control (EAM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Valenciennes, France. pp.34-40</w:t>
+              <w:t xml:space="preserve">Premières journées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394955v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2011 - Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22èmes Journées francophones d’Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2776,393 +2776,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
+                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina El Kechaï</w:t>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Cerisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maugard</w:t>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464092v1</w:t>
+                <w:t xml:space="preserve">hal-02453676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+                <w:t xml:space="preserve">Hassina El Kechaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Champalle</w:t>
+                <w:t xml:space="preserve">Jean François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+                <w:t xml:space="preserve">Emmanuel Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453676v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464096v1</w:t>
+                <w:t xml:space="preserve">hal-02464092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3341,51 +3341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79EFC926"/>
+    <w:nsid w:val="D7533478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3572,51 +3572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-champalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127091211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204964905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139979816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01099275v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-champalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127091211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204964905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139979816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masserey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuantao Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Elia Fraoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Charraire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21814-0_12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004388806270632" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_62" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Cosmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagne Olivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01099275v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LYO10131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>