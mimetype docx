--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3341,51 +3341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7533478"/>
+    <w:nsid w:val="2D003D51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>