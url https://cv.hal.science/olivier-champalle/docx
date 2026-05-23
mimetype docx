--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3341,51 +3341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D003D51"/>
+    <w:nsid w:val="9141E2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>