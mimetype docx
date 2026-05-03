--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+                <w:t xml:space="preserve">Generic role of zeolite in enhancing anaerobic digestion and mitigating diverse inhibitions: Insights from degradation performance and microbial characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Vincent Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.120676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+                <w:t xml:space="preserve">hal-04528643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic role of zeolite in enhancing anaerobic digestion and mitigating diverse inhibitions: Insights from degradation performance and microbial characteristics</w:t>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dürr</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356, pp.120676. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528643v1</w:t>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of anaerobic digestion by various ammonia sources resulted in subtle differences in metabolite dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 351, pp.141157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -513,77 +513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -638,77 +638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of cellulose-rich biowaste co-digestion with 3D fluorescence spectroscopy and mass spectrometry-based metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,64 +1040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,77 +1187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1289,325 +1289,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+                <w:t xml:space="preserve">hal-03871174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03871174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course analysis of metabolomic and microbial responses in anaerobic digesters exposed to ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,291 +1648,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hao</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Fan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
               </w:r>
@@ -1944,64 +1944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2052,77 +2052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2150,334 +2150,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+                <w:t xml:space="preserve">Integrating independent microbial studies to build predictive models of anaerobic digestion inhibition by ammonia and phenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 316, pp.123952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040625v1</w:t>
+                <w:t xml:space="preserve">hal-02907466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating independent microbial studies to build predictive models of anaerobic digestion inhibition by ammonia and phenol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 316, pp.123952. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907466v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,90 +2567,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
@@ -2701,90 +2701,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
@@ -2822,103 +2822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,77 +2965,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Multivariate Framework for the Integration of Microbiome Longitudinal Studies With Other Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bodein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Droit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3082,64 +3082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support media can steer methanogenesis in the presence of phenol through biotic and abiotic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.24 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,90 +3186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological consequences of abrupt temperature changes in anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 361, pp.266-277. </w:t>
@@ -3320,51 +3320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of support media supplementation to reduce the inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.1733-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.2235-2239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,64 +3995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Civade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Rodolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (1), pp.15-27. </w:t>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,77 +4657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Serain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4896,505 +4896,505 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+                <w:t xml:space="preserve">Digestion anaérobie mésophile des boues d'épuration municipales sous fortes concentrations de propionate de sodium en conditions semicontinues : inhibition et modifications de la communauté microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+                <w:t xml:space="preserve">hal-05569770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ngo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357012v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Phages in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356630v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,388 +5413,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231727v1</w:t>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
+                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165420v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growing concentrations of phenol increasingly modify microbial communities' dynamics and performances' stability of anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Civade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion : Recovering (bio) Ressources for the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5804,1159 +5929,1159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular ecology approach using Stable Isotope Probing and metagenomics to study viruses of methanogens' diversity Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Sotomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the acclimatization of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6985,73 +7110,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7080,87 +7205,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie par N-NH3 : étude de la dynamique microbienne et approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,110 +7293,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community shifts within anaerobic digesters facing ammonia inhibition: Towards early warning bioindicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7300,73 +7425,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing anaerobic digestion of biowaste under extreme ammonia concentration with support media: identification of key microbial phylotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7395,51 +7520,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7449,147 +7574,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7599,141 +7724,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,147 +7868,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7893,265 +8018,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique des communautés microbiennes de méthanisation des déchets ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de l'Environnement, AgroParisTech, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012AGPT0046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pastel-00945512v1</w:t>
+                <w:t xml:space="preserve">tel-02605449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique des communautés microbiennes de méthanisation des déchets ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012AGPT0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-02605449v1</w:t>
+                <w:t xml:space="preserve">pastel-00945512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From describing to managing environmental biotechnologies, through a combination of molecular ecology and biostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Paris Saclay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04459796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8161,170 +8286,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8471,51 +8596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120676" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.04.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7046-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00945512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04459796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.04.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7046-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00945512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04459796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>