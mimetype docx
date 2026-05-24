--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic role of zeolite in enhancing anaerobic digestion and mitigating diverse inhibitions: Insights from degradation performance and microbial characteristics</w:t>
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion by various ammonia sources resulted in subtle differences in metabolite dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dürr</w:t>
+                <w:t xml:space="preserve">Stephany Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356, pp.120676. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.141157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528643v1</w:t>
+                <w:t xml:space="preserve">hal-04528641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Stephany Damaris Campuzano Zagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+                <w:t xml:space="preserve">hal-04625314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion by various ammonia sources resulted in subtle differences in metabolite dynamics</w:t>
+                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephany Campuzano</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141157⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04528641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset for assessing the impact of ammonium salts and zeolite on anaerobic digestion performance, microbial dynamics, and metabolomic profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic role of zeolite in enhancing anaerobic digestion and mitigating diverse inhibitions: Insights from degradation performance and microbial characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Derlet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.120676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04625314v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic mitigating and promoting effect of zeolite on anaerobic digestion: Physicochemical and metataxonomic data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Derlet</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.110748. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04903224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
               </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
@@ -1021,295 +1021,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oscar Franchi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507080v1</w:t>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Enault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
               </w:r>
@@ -1393,840 +1397,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of the effect of temperature modification in full-scale anaerobic digesters – dataset combining 16S rDNA gene sequencing, metagenomics, and metabolomics data</w:t>
+                <w:t xml:space="preserve">Metataxonomics, metagenomics, metabolomics analysis of the influence of temperature modification in full-scale anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107960. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.126612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585428v1</w:t>
+                <w:t xml:space="preserve">hal-03507080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course analysis of metabolomic and microbial responses in anaerobic digesters exposed to ammonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 283, pp.131309. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479331v1</w:t>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hao</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Fan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.104422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+                <w:t xml:space="preserve">hal-03469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of incomplete multi-omics datasets combined with ComDim for evaluating replicate cross-platform variability and batch influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2021.104422⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469126v1</w:t>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-course analysis of metabolomic and microbial responses in anaerobic digesters exposed to ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Le Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 262, pp.127932. </w:t>
+              <w:t xml:space="preserve">, 2021, 283, pp.131309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344673v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating independent microbial studies to build predictive models of anaerobic digestion inhibition by ammonia and phenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2580,64 +2580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,1667 +2816,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Multivariate Framework for the Integration of Microbiome Longitudinal Studies With Other Data Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Levrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Antoine Bodein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547814v1</w:t>
+                <w:t xml:space="preserve">hal-02965169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Multivariate Framework for the Integration of Microbiome Longitudinal Studies With Other Data Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bodein</w:t>
+                <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965169v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support media can steer methanogenesis in the presence of phenol through biotic and abiotic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Ecological consequences of abrupt temperature changes in anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.04.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890001v1</w:t>
+                <w:t xml:space="preserve">hal-01960217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological consequences of abrupt temperature changes in anaerobic digesters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of support media supplementation to reduce the inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361, pp.266-277. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1733-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01960217v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of support media supplementation to reduce the inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, pp.1733-1754. </w:t>
+              <w:t xml:space="preserve">, 2018, 19, pp.2235-2239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871203v1</w:t>
+                <w:t xml:space="preserve">hal-03871198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion by phenol and ammonia: Effect on degradation performances and microbial dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Support media can steer methanogenesis in the presence of phenol through biotic and abiotic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.2235-2239. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.24 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.06.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871198v1</w:t>
+                <w:t xml:space="preserve">hal-01890001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a combined batch-continuous procedure for the culture of anammox biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving anaerobic digestion with support media: Mitigation of ammonia inhibition and effect on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Connan</w:t>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dabert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.06.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606365v1</w:t>
+                <w:t xml:space="preserve">hal-02607552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving anaerobic digestion with support media: Mitigation of ammonia inhibition and effect on microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+                <w:t xml:space="preserve">Characterization of a combined batch-continuous procedure for the culture of anammox biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 235, pp.229-239. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.231-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607552v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
+                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madigou</w:t>
+                <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poirier</w:t>
+                <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 216, pp.77-86. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604283v1</w:t>
+                <w:t xml:space="preserve">hal-02604543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Poirier</w:t>
+                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bize</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
+              <w:t xml:space="preserve">, 2016, 102 (octobre), pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604543v1</w:t>
+                <w:t xml:space="preserve">hal-01602845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.01.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602845v1</w:t>
+                <w:t xml:space="preserve">hal-02604542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Increasing concentrations of phenol progressively affect anaerobic digestion of cellulose and associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Civade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Rodolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.01.124⟩</w:t>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10532-015-9751-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604542v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing concentrations of phenol progressively affect anaerobic digestion of cellulose and associated microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Acclimation strategy to increase phenol tolerance of an anaerobic microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.15-27. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10532-015-9751-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604713v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical response of anaerobic digestion microbiota to temperature changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,103 +4644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Serain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (3), pp.616-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMSISH technique does not alter the apparent isotopic composition of bacterial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting-Di Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,506 +5180,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ngo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas N. D.N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357012v1</w:t>
+                <w:t xml:space="preserve">hal-04231727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229643v1</w:t>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du PEPI IBIS - Métagénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356630v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of incomplete multi-block datasets by ComDim</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Phages in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231727v1</w:t>
+                <w:t xml:space="preserve">hal-04357012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
               </w:r>
@@ -5717,51 +5717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
@@ -5790,103 +5790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing concentrations of phenol increasingly modify microbial communities' dynamics and performances' stability of anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Civade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion : Recovering (bio) Ressources for the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5937,635 +5937,635 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Auneau</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">Viruses of Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359643v1</w:t>
+                <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
+              <w:t xml:space="preserve">MICROBES symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356367v1</w:t>
+                <w:t xml:space="preserve">hal-03765009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Nanopore metagenomic workflow for time-series of complex microbial communities: MAG catalog and functional annotation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Quentin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orsay, France. </w:t>
+              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765009v1</w:t>
+                <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,90 +6689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
@@ -6801,90 +6801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular ecology approach using Stable Isotope Probing and metagenomics to study viruses of methanogens' diversity Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Sotomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6939,77 +6939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7045,532 +7045,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acclimatization of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Acclimation of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605559v1</w:t>
+                <w:t xml:space="preserve">hal-02605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie par N-NH3 : étude de la dynamique microbienne et approche métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. 2016</w:t>
+              <w:t xml:space="preserve">10èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605556v1</w:t>
+                <w:t xml:space="preserve">hal-02605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie par N-NH3 : étude de la dynamique microbienne et approche métabolomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Microbial community shifts within anaerobic digesters facing ammonia inhibition: Towards early warning bioindicators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605687v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community shifts within anaerobic digesters facing ammonia inhibition: Towards early warning bioindicators?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Enhancing anaerobic digestion of biowaste under extreme ammonia concentration with support media: identification of key microbial phylotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605560v1</w:t>
+                <w:t xml:space="preserve">hal-02604546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing anaerobic digestion of biowaste under extreme ammonia concentration with support media: identification of key microbial phylotypes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Characterization of the acclimatization of an anaerobic microbiota subjected to inhibitory phenol concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">MEWE and Biofilms IWA Specialist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604546v1</w:t>
+                <w:t xml:space="preserve">hal-02605559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
@@ -7895,51 +7895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,163 +8032,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique des communautés microbiennes de méthanisation des déchets ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de l'Environnement, AgroParisTech, 2012. Français. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012AGPT0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02605449v1</w:t>
+                <w:t xml:space="preserve">pastel-00945512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique des communautés microbiennes de méthanisation des déchets ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'environnement. AgroParisTech, 2012. Français. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences de l'Environnement, AgroParisTech, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012AGPT0046⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pastel-00945512v1</w:t>
+                <w:t xml:space="preserve">tel-02605449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8300,103 +8300,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8596,51 +8596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.04.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7046-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00945512v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04459796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Campuzano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Damaris Campuzano Zagal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#252;rr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Franchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107960" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126612" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2021.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Le Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123952" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.04.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Rodolphe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-015-9751-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.045" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7046-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077522" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. D.N. Rutledge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00945512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04459796v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>