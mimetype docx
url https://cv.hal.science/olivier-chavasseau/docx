--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -230,442 +230,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early anthropoid primates: New data and new questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">New suoid remains (Mammalia, Artiodactyla) from the Late Miocene of Haritalyangar, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anek Sankhyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/evan.22022⟩</w:t>
+              <w:t xml:space="preserve">古脊椎动物学报 = Vertebrata PalAsiatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (1), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19615/j.cnki.2096-9899.231120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435022v1</w:t>
+                <w:t xml:space="preserve">hal-04287105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New suoid remains (Mammalia, Artiodactyla) from the Late Miocene of Haritalyangar, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early anthropoid primates: New data and new questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung N Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anek Sankhyan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chit Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">古脊椎动物学报 = Vertebrata PalAsiatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (1), pp.69-84. </w:t>
+              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e22022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19615/j.cnki.2096-9899.231120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evan.22022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287105v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grohé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">C. Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic niche modelling of the Pondaung mammal fauna (middle Eocene, Myanmar) shows microhabitat differences. Insights into paleoecology and early anthropoid primate habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -674,292 +674,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1110331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2023.1110331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohé</w:t>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chavasseau</w:t>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New material of Paukkaungmeryx minutus (Cetartiodactyla, Archaeomerycidae) from the late Middle Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">古脊椎动物学报 = Vertebrata PalAsiatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61 (3), pp.182-197. </w:t>
@@ -991,161 +991,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+                <w:t xml:space="preserve">Neochorlakkia myaingensis n. gen., n. sp., a new Dichobunidae (Mammalia, Cetartiodactyla) from the middle Eocene Pondaung Formation, Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.11841. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15574-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722954v1</w:t>
+                <w:t xml:space="preserve">hal-03659553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
               </w:r>
@@ -1259,161 +1259,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neochorlakkia myaingensis n. gen., n. sp., a new Dichobunidae (Mammalia, Cetartiodactyla) from the middle Eocene Pondaung Formation, Myanmar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+                <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (4), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15574-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659553v1</w:t>
+                <w:t xml:space="preserve">hal-03722954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fossil remains from Bang Mark locality, Krabi Basin, southern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,90 +1667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of the lower dentition of Siamotherium pondaungensis (Cetartiodactyla, Hippopotamoidea) from the late middle Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1801,103 +1801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New basal ruminants from the Eocene of the Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (6), pp.e1722682. </w:t>
@@ -1929,278 +1929,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
+                <w:t xml:space="preserve">New Erinaceidae (Eulipotyphla, Mammalia) from the Middle Miocene of Mae Moh, Northern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Museum Novitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.e1783277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1783277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509013v1</w:t>
+                <w:t xml:space="preserve">hal-04198647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Erinaceidae (Eulipotyphla, Mammalia) from the Middle Miocene of Mae Moh, Northern Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Cailleux</w:t>
+                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (3), pp.e1783277. </w:t>
+              <w:t xml:space="preserve">American Museum Novitates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3952), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1783277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198647v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphipithecine primates are stem anthropoids: cranial and postcranial evidence</w:t>
               </w:r>
@@ -2314,325 +2314,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eocene primate from Myanmar shares dental characters with African Eocene crown anthropoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new primate from the late Eocene of Vietnam illuminates unexpected strepsirrhine diversity and evolution in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chit Sein</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Dong Pha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11295-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56255-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278888v1</w:t>
+                <w:t xml:space="preserve">hal-02425441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new primate from the late Eocene of Vietnam illuminates unexpected strepsirrhine diversity and evolution in Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Eocene primate from Myanmar shares dental characters with African Eocene crown anthropoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phan Dong Pha</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56255-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11295-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425441v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Proboscidean Fossils from Middle Siwaliks of Haritalyangar Area, Himachal Pradesh, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anek Sankhyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hyaenodonta (Mammalia) from the middle Eocene of Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (6), pp.357-365. </w:t>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2973,64 +2973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,64 +3094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Miocene bovids from Mae Moh Basin, Northern Thailand: The first record of the genus Eotragus from southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,64 +3224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3622,51 +3622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Euriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,282 +3720,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle Eocene primate from Myanmar and the initial anthropoid colonization of Africa.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Colonization of Africa by Early Cenozoic Anthropoid Primates: New Data from the Eocene Pondaung Formation of Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Christopher Beard</w:t>
+                <w:t xml:space="preserve">K. C. Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Program and Abstracts, 72nd Annual Meeting Society of Vertebrate Paleontology, Raleigh Convention Center, Raleigh, North Carolina USA, October 17\textemdash 20, 2012., 32, pp.61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720631v1</w:t>
+                <w:t xml:space="preserve">hal-02880161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colonization of Africa by Early Cenozoic Anthropoid Primates: New Data from the Eocene Pondaung Formation of Myanmar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Middle Eocene primate from Myanmar and the initial anthropoid colonization of Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Christopher Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. C. Beard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), pp.10293-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200644109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880161v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First hominoid from the late miocene of the irrawaddy formation (Myanmar).</w:t>
               </w:r>
@@ -4945,307 +4945,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mammalian community of the Pondaung Formation (late middle Eocene, Myanmar): new data and new perspectives</w:t>
+                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chit Sein</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468790v1</w:t>
+                <w:t xml:space="preserve">hal-04468770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
+                <w:t xml:space="preserve">The mammalian community of the Pondaung Formation (late middle Eocene, Myanmar): new data and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chotima Yamee</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468770v1</w:t>
+                <w:t xml:space="preserve">hal-04468790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic niche modelling of an Eocene mammal fauna from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,51 +5326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5576,51 +5576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoecology of Khoratpithecus ayeyarwadyensis. Ecological niche modelling using stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,51 +5671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of fossil primates in southeast Asia. Results of two pilot studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of multiproxy analysis in paleoecological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESHE, Sep 2019, Liège, Belgium</w:t>
@@ -6154,51 +6154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Khoratpithecus-bearing fauna from the Central Basin of Myanmar: faunal composition,biochronology and biogeographic affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,77 +6423,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoecology and isotopic niche modelling of the late Middle Eocene mammal fauna from the Pondaung Fm. (Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung N Soe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.22022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anek Sankhyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.231120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriele Habinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.230522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15574-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/1010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1722682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Cailleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1783277" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Jaeger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Gebo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Nyein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11295-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Dong Pha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56255-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1270290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suraprasit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.613.8309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2012.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.929139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Euriat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2268" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christopher Beard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200644109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26568.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannipa Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00456.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH2BQG3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Thura Tun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2005.10.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SQ52W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421450278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Jaeger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Khyaw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anek Sankhyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.231120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung N Soe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.22022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriele Habinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.230522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15574-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/1010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1722682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Cailleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1783277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Jaeger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Gebo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Nyein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Dong Pha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56255-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11295-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1270290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suraprasit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.613.8309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2012.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.929139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Euriat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2268" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christopher Beard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200644109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26568.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannipa Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00456.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH2BQG3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Thura Tun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2005.10.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SQ52W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421450278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Jaeger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Khyaw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>