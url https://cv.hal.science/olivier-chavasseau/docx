--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -455,217 +455,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Bonis</w:t>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic niche modelling of the Pondaung mammal fauna (middle Eocene, Myanmar) shows microhabitat differences. Insights into paleoecology and early anthropoid primate habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -674,253 +674,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1110331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2023.1110331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grohé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">C. Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New material of Paukkaungmeryx minutus (Cetartiodactyla, Archaeomerycidae) from the late Middle Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,459 +991,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neochorlakkia myaingensis n. gen., n. sp., a new Dichobunidae (Mammalia, Cetartiodactyla) from the middle Eocene Pondaung Formation, Myanmar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+                <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (4), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15574-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659553v1</w:t>
+                <w:t xml:space="preserve">hal-03722954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">Neochorlakkia myaingensis n. gen., n. sp., a new Dichobunidae (Mammalia, Cetartiodactyla) from the middle Eocene Pondaung Formation, Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+                <w:t xml:space="preserve">hal-03659553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.11841. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15574-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722954v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fossil remains from Bang Mark locality, Krabi Basin, southern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of the lower dentition of Siamotherium pondaungensis (Cetartiodactyla, Hippopotamoidea) from the late middle Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,103 +1801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New basal ruminants from the Eocene of the Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (6), pp.e1722682. </w:t>
@@ -2052,64 +2052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,295 +2314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new primate from the late Eocene of Vietnam illuminates unexpected strepsirrhine diversity and evolution in Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Eocene primate from Myanmar shares dental characters with African Eocene crown anthropoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phan Dong Pha</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56255-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11295-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425441v1</w:t>
+                <w:t xml:space="preserve">hal-02278888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eocene primate from Myanmar shares dental characters with African Eocene crown anthropoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new primate from the late Eocene of Vietnam illuminates unexpected strepsirrhine diversity and evolution in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chit Sein</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Dong Pha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.3531. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11295-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56255-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278888v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Proboscidean Fossils from Middle Siwaliks of Haritalyangar Area, Himachal Pradesh, India</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hyaenodonta (Mammalia) from the middle Eocene of Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,64 +2973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3094,64 +3094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Miocene bovids from Mae Moh Basin, Northern Thailand: The first record of the genus Eotragus from southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,64 +3224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suraprasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,282 +3720,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colonization of Africa by Early Cenozoic Anthropoid Primates: New Data from the Eocene Pondaung Formation of Myanmar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Middle Eocene primate from Myanmar and the initial anthropoid colonization of Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. C. Beard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Chavasseau</w:t>
+                <w:t xml:space="preserve">K Christopher Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lazzari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), pp.10293-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200644109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880161v1</w:t>
+                <w:t xml:space="preserve">hal-00720631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle Eocene primate from Myanmar and the initial anthropoid colonization of Africa.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Colonization of Africa by Early Cenozoic Anthropoid Primates: New Data from the Eocene Pondaung Formation of Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. C. Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Program and Abstracts, 72nd Annual Meeting Society of Vertebrate Paleontology, Raleigh Convention Center, Raleigh, North Carolina USA, October 17\textemdash 20, 2012., 32, pp.61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720631v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First hominoid from the late miocene of the irrawaddy formation (Myanmar).</w:t>
               </w:r>
@@ -4911,341 +4911,628 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du régime alimentaire de l’orang-outan de Bornéo (Pongo pygmaeus) par l’analyse texturale des micro-usures dentaires: l’apport de la collection Selenka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke van Heteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Rojas Cuyutupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Poitiers, France. Revue de primatologie, 16, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wda⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeoecology and isotopic niche modelling of the late Middle Eocene mammal fauna from the Pondaung Fm. (Myanmar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Palaeontological Congress : From Condwana to Laurasia (IPC6 Thailand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Khon Kaen, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
+                <w:t xml:space="preserve">The mammalian community of the Pondaung Formation (late middle Eocene, Myanmar): new data and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chotima Yamee</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468770v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mammalian community of the Pondaung Formation (late middle Eocene, Myanmar): new data and new perspectives</w:t>
+                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chit Sein</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468790v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic niche modelling of an Eocene mammal fauna from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,337 +5577,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Application of Stable Isotope Techniques to Ecological Studies (IsoEcol 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-University Center for Aquatic Ecosystem Research WasserCluster Lunz, Jun 2022, Gaming, Austria. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of Miocene hominoid primates in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoecology of Khoratpithecus ayeyarwadyensis. Ecological niche modelling using stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,87 +5922,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th conference of the European Association of Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists (EAVP), Jul 2021, Virtual conference (Benevento), Italy. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of fossil primates in southeast Asia. Results of two pilot studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,87 +6047,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Palaeontological Virtual Congress : Palaeontology in the virtual era (PVC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtual conference, France. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of multiproxy analysis in paleoecological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriele Habinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5855,113 +6142,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.5 International Conference on the Applications of Stable Isotope Techniques to Ecological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WCL Lunz/IAEA, May 2020, Virtual conference, Austria. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic tracking of the palaeoecology of Late Miocene Ponginae (Khoratpithecus, Sivapithecus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,100 +6267,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th annual meeting of the European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESHE, Sep 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic tracking of large ungulate ecology in Middle Eocene Pondaung Formation (Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,73 +6392,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of the European Association of Vertebrate Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Vertebrate Paleontologists, Jul 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Khoratpithecus-bearing fauna from the Central Basin of Myanmar: faunal composition,biochronology and biogeographic affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,150 +6467,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chit Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faysal Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the biostratigraphy of the Irrawaddy Formation (Myanmar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Aung Khyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,222 +6642,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neogene terrestrial mammalian biostratigraphy and chronology in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, BeiJing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468823v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04720423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6717,51 +6847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anek Sankhyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.231120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung N Soe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.22022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriele Habinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110331" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.230522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15574-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/1010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1722682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Cailleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1783277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Jaeger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Gebo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Nyein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Dong Pha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56255-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11295-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1270290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suraprasit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.613.8309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2012.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.929139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Euriat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2268" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christopher Beard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200644109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26568.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannipa Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00456.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH2BQG3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Thura Tun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2005.10.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SQ52W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421450278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720945v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Jaeger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Khyaw" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720423v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa-On Khansubha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2024.103614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anek Sankhyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.231120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung N Soe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chit Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.22022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriele Habinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19615/j.cnki.2096-9899.230522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15574-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/1010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1722682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Cailleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1783277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Jaeger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Gebo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Nyein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11295-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Dong Pha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56255-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/844" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2017.1270290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suraprasit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Jaeger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yamee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.613.8309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jaeger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2012.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benammi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.929139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kantapon Suraprasit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Euriat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2268" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Christopher Beard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200644109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Beard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2009.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26568.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannipa Tian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00456.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2007.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH2BQG3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soe Thura Tun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Barry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2005.10.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SQ52W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421450278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607911v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Heteren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rojas Cuyutupa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Jaeger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Stern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Khyaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>