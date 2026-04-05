--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,610 +100,610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Antoine Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+                <w:t xml:space="preserve">Laurie Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Licari</w:t>
+                <w:t xml:space="preserve">Manon Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263486v1</w:t>
+                <w:t xml:space="preserve">hal-05319155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+                <w:t xml:space="preserve">Lewis Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Charlotte Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Alice Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306019v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Tanner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Guérin</w:t>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299843v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Babuty</w:t>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Fradet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Taupin</w:t>
+                <w:t xml:space="preserve">Vincent Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319155v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -784,64 +784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144 (21), pp.2174-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1290,90 +1290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t>
@@ -1405,563 +1405,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solen Lenoir</w:t>
+                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04258451v1</w:t>
+                <w:t xml:space="preserve">hal-04217783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Mimoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
+                <w:t xml:space="preserve">Solen Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217783v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04258451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117814v1</w:t>
+                <w:t xml:space="preserve">hal-04449394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Texier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Reyes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04449394v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll-like receptor 4 and macrophage scavenger receptor 1 crosstalk regulates phagocytosis of a fungal pathogen</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,90 +2885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3170,90 +3170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -3291,64 +3291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,90 +3438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -3559,77 +3559,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénadé Atsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,90 +3706,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -3853,77 +3853,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -3955,619 +3955,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Russick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Milanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+                <w:t xml:space="preserve">hal-04456634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456634v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Meliani</w:t>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boisgerault</w:t>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324439v1</w:t>
+                <w:t xml:space="preserve">hal-04456818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Legendre</w:t>
+                <w:t xml:space="preserve">Florence Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456818v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,659 +4576,659 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495633v1</w:t>
+                <w:t xml:space="preserve">hal-04324439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+                <w:t xml:space="preserve">hal-03209466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209466v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Aymé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">David Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456589v1</w:t>
+                <w:t xml:space="preserve">hal-04376230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annie Harroche</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04376230v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,64 +5305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boisgerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,103 +5439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (9), pp.1736-1740. </w:t>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Delomenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
@@ -5707,103 +5707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t>
@@ -5867,398 +5867,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
+              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654288v1</w:t>
+                <w:t xml:space="preserve">hal-04654270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654270v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701035v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
               </w:r>
@@ -6270,77 +6270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
@@ -6369,103 +6369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6628,51 +6628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,90 +6740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FVIII-Mimetic Bispecific Antibody with an Embedded Self-Regulation Mechanism Reduces the Risk of Prothrombotic Events for the Treatment of Haemophilia a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,77 +6874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Daventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
@@ -7262,90 +7262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.(Pro2145Thrfs*5) et p.(Cys2216Phefs*9), deux Nouvelles mutations identifiées dans le domaine D4 du facteur von Willebrand chez des patientes d’origine afro-caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. p 50, Abstract 05-07</w:t>
@@ -7400,77 +7400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Worou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
@@ -7525,77 +7525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubiere C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7672,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
@@ -7797,51 +7797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
@@ -7864,277 +7864,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457494v1</w:t>
+                <w:t xml:space="preserve">hal-04457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457483v1</w:t>
+                <w:t xml:space="preserve">hal-04457494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
               </w:r>
@@ -8172,51 +8172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
@@ -8277,77 +8277,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daventure V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,51 +8454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t>
@@ -8579,51 +8579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
@@ -8678,77 +8678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
@@ -8848,51 +8848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Comper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segen Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8967,77 +8967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9268,51 +9268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>