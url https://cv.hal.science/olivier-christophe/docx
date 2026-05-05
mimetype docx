--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,320 +66,333 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
+                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Babuty</w:t>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Fradet</w:t>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Taupin</w:t>
+                <w:t xml:space="preserve">Vincent Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319155v1</w:t>
+                <w:t xml:space="preserve">hal-05263486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Tanner</w:t>
+                <w:t xml:space="preserve">Marco Heestermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vayssiere</w:t>
+                <w:t xml:space="preserve">Eloise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guérin</w:t>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05299843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
               </w:r>
@@ -442,7818 +455,9529 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306019v1</w:t>
+                <w:t xml:space="preserve">hal-05045740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+                <w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
+              <w:t xml:space="preserve">Haematologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263486v1</w:t>
+                <w:t xml:space="preserve">hal-05051687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Clavel</w:t>
+                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04871911v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Babuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817254v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449388v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin generation on vascular cells in the presence of factor VIII and/or emicizumab</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.09.017⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (21), pp.2174-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449373v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of therapeutic Fc-fused factor VIII to the neonatal Fc receptor at neutral pH associates with poor half-life extension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacombe</w:t>
+                <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110, pp.1523-1535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286536⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361041v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Thrombin generation on vascular cells in the presence of factor VIII and/or emicizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.112-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654300v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Binding of therapeutic Fc-fused factor VIII to the neonatal Fc receptor at neutral pH associates with poor half-life extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Reyes-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Sudam Bhale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.1523-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217783v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solen Lenoir</w:t>
+                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04258451v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04449394v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04258451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04117814v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor 4 and macrophage scavenger receptor 1 crosstalk regulates phagocytosis of a fungal pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva-Maria Frickel</w:t>
+                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Reyes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40635-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449439v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over‐expression of Dyrk1A affects bleeding by modulating plasma fibronectin and fibrinogen level in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Sawmynaden</w:t>
+                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.17817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294741v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over‐expression of Dyrk1A affects bleeding by modulating plasma fibronectin and fibrinogen level in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toll-like receptor 4 and macrophage scavenger receptor 1 crosstalk regulates phagocytosis of a fungal pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinaemerem Onyishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lara-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Postic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Sawmynaden</w:t>
+                <w:t xml:space="preserve">Eva-Maria Frickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.17817⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40635-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04164790v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Over‐expression of Dyrk1A affects bleeding by modulating plasma fibronectin and fibrinogen level in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janany Kandiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Sawmynaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.2228-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.17817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455812v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Over‐expression of Dyrk1A affects bleeding by modulating plasma fibronectin and fibrinogen level in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dante Disharoon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janany Kandiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Sawmynaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.228-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.17817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04066466v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04164790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro recovery of FIX clotting activity as a marker of highly functional hepatocytes in a hemophilia B iPSC model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Heslan</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.32211⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04251849v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allan de Carvalho</w:t>
+                <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Disharoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15736⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455219v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04066466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306074v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">In vitro recovery of FIX clotting activity as a marker of highly functional hepatocytes in a hemophilia B iPSC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléanor Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (4), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.32211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04324328v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04251849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VWF/LRP4/aVb3-axis represents a novel pathway regulating proliferation of human vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Worou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Mélusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (2), pp.622-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvab042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320384v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+                <w:t xml:space="preserve">Josepha Sedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (7), pp.1653-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320380v1</w:t>
+                <w:t xml:space="preserve">inserm-04455219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683162v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03116405v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306098v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121861v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456634v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02551254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matteo Campioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Pinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04456818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02983110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495633v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02916896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of single‐domain antibodies neutralizing protease nexin‐1 as tools to increase thrombin generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.2155-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324439v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02934843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209466v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+                <w:t xml:space="preserve">Removal of Mannose-Ending Glycan at Asn 2118 Abrogates FVIII Presentation by Human Monocyte-Derived Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Harroche</w:t>
+                <w:t xml:space="preserve">Suryasarathi Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagirath Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile V. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376230v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02553450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456589v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vasse</w:t>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Borgel</w:t>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567147v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Leborgne</w:t>
+                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017010181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324460v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Lahlil</w:t>
+                <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hagedorn</w:t>
+                <w:t xml:space="preserve">Yacine Boulaftali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Delomenie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Olivier D Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (19), pp.1632-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519971v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03116956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinesin-1 Is a New Actor Involved in Platelet Secretion and Thrombus Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kurowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.1037-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.310373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigen-selective modulation of AAV immunogenicity with tolerogenic rapamycin nanoparticles enables successful vector re-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06621-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (17), pp.2443-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced liver gene transfer and evasion of preexisting humoral immunity with exosome-enveloped AAV vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boisgérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (23), pp.2019-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017010181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.1736-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Majid Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteolytic antibodies activate factor IX in patients with acquired hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Wootla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Mahendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (7), pp.2257-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-07-296103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clearance of von Willebrand factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrijs D. Oortwijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (2), pp.271-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00260376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654270v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701035v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
+              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654288v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04541054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701045v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
+              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04541054v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-domain antibody enhancing protein S activity reduces vaso-occlusion in two murine models of sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fricot-Monsinjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saenjamsai P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FVIII-Mimetic Bispecific Antibody with an Embedded Self-Regulation Mechanism Reduces the Risk of Prothrombotic Events for the Treatment of Haemophilia a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego (CA), United States. pp.677-678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2022-169482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Daventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 14.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’une nanobody qui potentialize l’activité cofacteur de la protéine C active de la protéine S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedzro Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. pp.Page 39, Abstract 04-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.(Pro2145Thrfs*5) et p.(Cys2216Phefs*9), deux Nouvelles mutations identifiées dans le domaine D4 du facteur von Willebrand chez des patientes d’origine afro-caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. p 50, Abstract 05-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubiere C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498513v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Worou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melusine Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499851v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubière Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
+              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498448v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
+              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498403v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457483v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Barbon</w:t>
+                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ayme</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457494v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8263,529 +9987,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daventure V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihomir Dodev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Kalcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the platelet count by Romiplostim and inhibitors of LIM kinase in genetically-engineered von Willebrand disease type 2B mice: in vivo evaluation of haemostatic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8795,333 +10519,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Comper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segen Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61 ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.1-891, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9268,51 +10992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisgerault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>