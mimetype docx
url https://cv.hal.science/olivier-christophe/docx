--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,1016 +100,1016 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Heestermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+                <w:t xml:space="preserve">Eloise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Licari</w:t>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263486v1</w:t>
+                <w:t xml:space="preserve">hal-04871911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Heestermans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Antoine Babuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Pascal</w:t>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clavel</w:t>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871911v1</w:t>
+                <w:t xml:space="preserve">hal-05319155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Lewis Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+                <w:t xml:space="preserve">Charlotte Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Alice Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045740v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Maynadié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051687v1</w:t>
+                <w:t xml:space="preserve">hal-05263486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306019v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor VIII restores bone parameters and modulates muscle proteo-metabolome in Factor VIII knockout male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Taupin</w:t>
+                <w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319155v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Guérin</w:t>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05299843v1</w:t>
+                <w:t xml:space="preserve">hal-05306019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144 (21), pp.2174-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1143,90 +1143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1405,766 +1405,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of therapeutic Fc-fused factor VIII to the neonatal Fc receptor at neutral pH associates with poor half-life extension</w:t>
+                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Reyes-Ruiz</w:t>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacombe</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286536⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361041v1</w:t>
+                <w:t xml:space="preserve">hal-04654300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding of therapeutic Fc-fused factor VIII to the neonatal Fc receptor at neutral pH associates with poor half-life extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Reyes-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Sudam Bhale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Robin Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.1523-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654300v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04258451v1</w:t>
+                <w:t xml:space="preserve">hal-04449394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Reyes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04449394v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoria Daventure</w:t>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Reyes Ruiz</w:t>
+                <w:t xml:space="preserve">Solen Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117814v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04258451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,472 +2879,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04066466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro recovery of FIX clotting activity as a marker of highly functional hepatocytes in a hemophilia B iPSC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Eléanor Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+                <w:t xml:space="preserve">Clara Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (4), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.32211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354187v1</w:t>
+                <w:t xml:space="preserve">inserm-04251849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro recovery of FIX clotting activity as a marker of highly functional hepatocytes in a hemophilia B iPSC model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VWF/LRP4/aVb3-axis represents a novel pathway regulating proliferation of human vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonietta Messina</w:t>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Heslan</w:t>
+                <w:t xml:space="preserve">Morel Worou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.32211⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (2), pp.622-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvab042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04251849v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VWF/LRP4/aVb3-axis represents a novel pathway regulating proliferation of human vascular smooth muscle cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélusine Didelot</w:t>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 118 (2), pp.622-637. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvab042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267669v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,130 +3421,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306074v1</w:t>
@@ -3706,90 +3706,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -3827,64 +3827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,295 +3955,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02551254v1</w:t>
+                <w:t xml:space="preserve">hal-05320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320384v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02551254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
               </w:r>
@@ -4380,90 +4380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier D. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t>
@@ -4635,77 +4635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénadé Atsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4782,90 +4782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Mannose-Ending Glycan at Asn 2118 Abrogates FVIII Presentation by Human Monocyte-Derived Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5063,77 +5063,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
@@ -5165,429 +5165,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Russick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Milanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+                <w:t xml:space="preserve">hal-04456634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456634v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Chérel</w:t>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570572v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
               </w:r>
@@ -5720,64 +5720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolett Wohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,64 +5841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinesin-1 Is a New Actor Involved in Platelet Secretion and Thrombus Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,90 +6109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6256,64 +6256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolett Wohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,64 +6377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6515,51 +6515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,64 +6917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,51 +7103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Delomenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
@@ -7185,103 +7185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCI Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t>
@@ -7591,450 +7591,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654288v1</w:t>
+                <w:t xml:space="preserve">hal-04701045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Maynadié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clavel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701045v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04541054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
+              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04541054v1</w:t>
+                <w:t xml:space="preserve">hal-04654288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,103 +8089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
@@ -8352,51 +8352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8464,90 +8464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FVIII-Mimetic Bispecific Antibody with an Embedded Self-Regulation Mechanism Reduces the Risk of Prothrombotic Events for the Treatment of Haemophilia a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8598,103 +8598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Daventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 14.1</w:t>
@@ -8736,90 +8736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
@@ -8874,51 +8874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedzro Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8986,90 +8986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.(Pro2145Thrfs*5) et p.(Cys2216Phefs*9), deux Nouvelles mutations identifiées dans le domaine D4 du facteur von Willebrand chez des patientes d’origine afro-caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. p 50, Abstract 05-07</w:t>
@@ -9098,103 +9098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubiere C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9219,77 +9219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Worou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,51 +9344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubière Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,51 +9396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mingozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
@@ -9521,51 +9521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
@@ -9588,277 +9588,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457494v1</w:t>
+                <w:t xml:space="preserve">hal-04457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457483v1</w:t>
+                <w:t xml:space="preserve">hal-04457494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
               </w:r>
@@ -9896,51 +9896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
@@ -9995,277 +9995,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daventure V</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Tihomir Dodev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petya Kalcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
+              <w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501045v1</w:t>
+                <w:t xml:space="preserve">hal-04461544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Kia</w:t>
+                <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Daventure V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461544v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
               </w:r>
@@ -10303,51 +10303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
@@ -10389,90 +10389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the platelet count by Romiplostim and inhibitors of LIM kinase in genetically-engineered von Willebrand disease type 2B mice: in vivo evaluation of haemostatic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
@@ -10533,90 +10533,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Comper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segen Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10691,77 +10691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10992,51 +10992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Babuty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Fradet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Sudam Bhale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinaemerem Onyishi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desanti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lara-Reyna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Frickel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40635-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janany Kandiah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04251849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anor Luce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Steichen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Messina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heslan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02553450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryasarathi Dasgupta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagirath Gangadharan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V. Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Munoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boisg&#233;rault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Meliani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06621-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fitzpatrick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leborgne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017010181" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Wootla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Mahendra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Repess&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-07-296103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Smith" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169482" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>