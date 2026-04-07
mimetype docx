--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -168,3663 +168,3797 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the Raman 2D band of the graphene materials: bibliographic review and guiding tools for determining number of layers and stacking configurations</w:t>
+                <w:t xml:space="preserve">Control of Multiple Stereogenic Elements in Diaryl Ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dinar</w:t>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Parret</w:t>
+                <w:t xml:space="preserve">Pandidurai Solai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Chuzel</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Campos</w:t>
+                <w:t xml:space="preserve">Jean‐valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pardanaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 89 (2), pp.026501. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ae3df8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505574v1</w:t>
+                <w:t xml:space="preserve">hal-05576855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t>
+                <w:t xml:space="preserve">Focus on the Raman 2D band of the graphene materials: bibliographic review and guiding tools for determining number of layers and stacking configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Lombana</w:t>
+                <w:t xml:space="preserve">K Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t>
+                <w:t xml:space="preserve">R Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">O Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
+                <w:t xml:space="preserve">A Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89 (2), pp.026501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ae3df8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944948v1</w:t>
+                <w:t xml:space="preserve">hal-05505574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Iodoazolium Salts: Searching for Cooperation Between Halogen Bonding and Hydrogen Bonding</w:t>
+                <w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Givaudan</w:t>
+                <w:t xml:space="preserve">Andrés Lombana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+                <w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Recupido</w:t>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Héran</w:t>
+                <w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Constantieux</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (15), pp.e202300261. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701581v1</w:t>
+                <w:t xml:space="preserve">hal-04944948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202407767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional Iodoazolium Salts: Searching for Cooperation Between Halogen Bonding and Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Aupic</w:t>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fournet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+                <w:t xml:space="preserve">Virginie Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constantieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (15), pp.e202300261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153581v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling and crumpling in twisted few and multilayer CVD graphene: High density of edge modes influencing Raman spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Torregrosa</w:t>
+                <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">Corentin Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.650-660. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (13), pp.4381-4391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CS00163F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887634v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Weakly Interacting Multilayers of Graphene Using Atomic Force Microscope Tip Scanning and Evidence of Competition between Inner and Outer Raman Scattering Processes Piloted by Structural Defects</w:t>
+                <w:t xml:space="preserve">Wrinkling and crumpling in twisted few and multilayer CVD graphene: High density of edge modes influencing Raman spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pardanaud</w:t>
+                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">M. Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gratzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00564⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.650-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385952v1</w:t>
+                <w:t xml:space="preserve">hal-03887634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.17605 - 17611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9DT03660A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forming Weakly Interacting Multilayers of Graphene Using Atomic Force Microscope Tip Scanning and Evidence of Competition between Inner and Outer Raman Scattering Processes Piloted by Structural Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+                <w:t xml:space="preserve">C. Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gratzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nikolaievskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3571-3579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149393v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved acyl transfer on surface by organo-catalytic scanning probe nanolithography (o-cSPL)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharina Gratzer</w:t>
+                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril François</w:t>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mesquita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Patrone</w:t>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (18), pp.4280 - 4284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc00294k⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (26), pp.6524-6530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SC01454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794227v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Catalytic Kinetic Resolution (DoCKR) of Acyclic anti-1,3-Diols: The Additive Horeau Amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially resolved acyl transfer on surface by organo-catalytic scanning probe nanolithography (o-cSPL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
+                <w:t xml:space="preserve">Katharina Gratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Borkar</w:t>
+                <w:t xml:space="preserve">Cyril François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Caijo</w:t>
+                <w:t xml:space="preserve">Vincent Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56, pp.16052-16056. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (18), pp.4280 - 4284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201709844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sc00294k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687281v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward and Controlled Shape Access to Efficient Macrocyclic Imidazolylboronium Anion Receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double Catalytic Kinetic Resolution (DoCKR) of Acyclic anti-1,3-Diols: The Additive Horeau Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Charles</w:t>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chendo</w:t>
+                <w:t xml:space="preserve">Prashant Borkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viel Stéphane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">Frédéric Caijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601174⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.16052-16056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201709844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415222v1</w:t>
+                <w:t xml:space="preserve">hal-01687281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Catalysis by Chiral Isothioureas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Straightforward and Controlled Shape Access to Efficient Macrocyclic Imidazolylboronium Anion Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viel Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600399⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8937-8942), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415216v1</w:t>
+                <w:t xml:space="preserve">hal-01415222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Scanning Probe Nanolithography (cSPL): Control of the AFM Parameters in Order to Achieve Sub-100-nm Spatially Resolved Epoxidation of Alkenes Grafted onto a Surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Catalysis by Chiral Isothioureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.5589-5610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415128v1</w:t>
+                <w:t xml:space="preserve">hal-01415216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Enantioselective Acylation of Acyclic Meso 1,3-Diols through Synergistic Isothiourea-Catalyzed Desymmetrization/Chiroablative Kinetic Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+                <w:t xml:space="preserve">Catalytic Scanning Probe Nanolithography (cSPL): Control of the AFM Parameters in Order to Achieve Sub-100-nm Spatially Resolved Epoxidation of Alkenes Grafted onto a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Borkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christèle Roux</w:t>
+                <w:t xml:space="preserve">Cyril François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00707⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.4034-4042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224270v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure of Ag(I), Pd(II), Rh(I), Ru(II) and Au(I) NHC-complexes with a pendant Lewis acidic boronic ester moiety</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Enantioselective Acylation of Acyclic Meso 1,3-Diols through Synergistic Isothiourea-Catalyzed Desymmetrization/Chiroablative Kinetic Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mérad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Bouyon Yenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt00814j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01224284v1</w:t>
+                <w:t xml:space="preserve">hal-01224270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and structure of Ag(I), Pd(II), Rh(I), Ru(II) and Au(I) NHC-complexes with a pendant Lewis acidic boronic ester moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (16), pp.7139-7143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt00814j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861617v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Candy</w:t>
+                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2815-2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01066266v1</w:t>
+                <w:t xml:space="preserve">hal-00861617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.766-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979202v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Rhodium-Directed anti-Markovnikov Regioselective Boracyclopentannulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rajzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17558-17583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja309018f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801941v1</w:t>
+                <w:t xml:space="preserve">hal-00979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-1-Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Rhodium-Directed anti-Markovnikov Regioselective Boracyclopentannulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Darses</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (40), pp.7669 - 7672. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.17892-17895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200803230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja309018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01722822v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of chiral monodentate ligands to chelates by donor–acceptor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (8), pp.1010 - 1019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.04.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically Hindered Benzophenones via Rhodium-Catalyzed Oxidative Arylation of Aldehydes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C-1-Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gendrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Roesch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo801460w⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (40), pp.7669 - 7672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722832v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sterically Hindered Benzophenones via Rhodium-Catalyzed Oxidative Arylation of Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Riant</w:t>
+                <w:t xml:space="preserve">Alexander Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (26), pp.5943 - 5946. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (19), pp.7800 - 7802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo801460w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722816v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chausteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (26), pp.5943 - 5946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01722806v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparteine as a chiral ligand for asymmetric catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/b136348⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (8), pp.1292 - 1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01722754v1</w:t>
+                <w:t xml:space="preserve">hal-01722806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sparteine as a chiral ligand for asymmetric catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topics in Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.59-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b136348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tandem Michael-Wittig-Horner reaction: Application to the synthesis of bisabolanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piva Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33, pp.393-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/SCC-120015768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3834,1274 +3968,1274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Synthesis of Heteroatom‐Linked Non‐Biaryl Atropisomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelati Naghim</w:t>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective formation of boron-stereogenic organoboron derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Aupic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Figliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beátrice Tuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical Abstract: Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved acyl transfer on surface by organo-catalytic scanning probe nanolithography (o-cSPL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Gratzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01794234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Catalytic Kinetic Resolution (DoCKR) of Acyclic anti -1,3-Diols: The Additive Horeau Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mérad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Borkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01727652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of chiral monodentate ligands to chelates by donor–acceptor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01722953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterically Hindered Benzophenones via Rhodium-Catalyzed Oxidative Arylation of Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01722965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 1 -Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gendrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01722946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chausteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01722937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01722925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5111,131 +5245,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic compounds and their use for trapping anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014206931A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5303,51 +5437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BDCBF04"/>
+    <w:nsid w:val="EC7F5A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5534,51 +5668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>