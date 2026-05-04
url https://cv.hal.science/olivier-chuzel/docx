--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2445,479 +2445,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abel</w:t>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Porte</w:t>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.2815-2821. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861617v1</w:t>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonne</w:t>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.766-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Roux</w:t>
+                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Candy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2815-2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066266v1</w:t>
+                <w:t xml:space="preserve">hal-00861617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,285 +3117,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of chiral monodentate ligands to chelates by donor–acceptor interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-1-Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gendrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+                <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.04.008⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (40), pp.7669 - 7672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722828v1</w:t>
+                <w:t xml:space="preserve">hal-01722822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-1-Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of chiral monodentate ligands to chelates by donor–acceptor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
+                <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darses</w:t>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (40), pp.7669 - 7672. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (8), pp.1010 - 1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200803230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722822v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterically Hindered Benzophenones via Rhodium-Catalyzed Oxidative Arylation of Aldehydes</w:t>
               </w:r>
@@ -3407,64 +3407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (19), pp.7800 - 7802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,273 +3504,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chausteur</w:t>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (26), pp.5943 - 5946. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (8), pp.1292 - 1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722816v1</w:t>
+                <w:t xml:space="preserve">hal-01722806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chausteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (26), pp.5943 - 5946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01722806v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparteine as a chiral ligand for asymmetric catalysis</w:t>
               </w:r>
@@ -4212,267 +4212,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Aupic</w:t>
+                <w:t xml:space="preserve">Graphical Abstract: Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02279640v1</w:t>
+                <w:t xml:space="preserve">hal-02401721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Abstract: Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401721v1</w:t>
+                <w:t xml:space="preserve">medihal-02279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved acyl transfer on surface by organo-catalytic scanning probe nanolithography (o-cSPL)</w:t>
               </w:r>
@@ -4715,64 +4715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of chiral monodentate ligands to chelates by donor–acceptor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Magnier-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -4820,64 +4820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -4899,103 +4899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 1 -Symmetric Monosubstituted Chiral Diene Ligands in Asymmetric Rhodium-Catalyzed 1,4-Addition Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gendrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Eijsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chausteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,51 +5437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC7F5A6B"/>
+    <w:nsid w:val="9F920B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5668,51 +5668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>