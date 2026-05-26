--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2445,479 +2445,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Nawaz</w:t>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+                <w:t xml:space="preserve">Louis Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2815-2821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979187v1</w:t>
+                <w:t xml:space="preserve">hal-00861617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Roux</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Organocatalytic Activity of N-Heterocyclic Carbenes Functionalized with Hydrogen-Bond Donors in Enantioselective Reactions of Homoenolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Candy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+                <w:t xml:space="preserve">Mehdi Zaghouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53, pp.766-770. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.8253-8264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066266v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting a homogeneous transition metal catalyst onto a silicon AFM probe: a promising strategy for chemically constructive nanolithography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Patrone</w:t>
+                <w:t xml:space="preserve">Stereocontrol of all-carbon quaternary centers through enantioselective desymmetrization of meso primary diols by organocatalyzed acyl transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.766-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc50979f⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861617v1</w:t>
+                <w:t xml:space="preserve">hal-01066266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Intramolecular Generation of Pyridine Carbenes in Metal-Free Three-Component C-H Bond Functionalisation/Aryl-Transfer Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,273 +3504,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
+                <w:t xml:space="preserve">Christophe Chausteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (8), pp.1292 - 1297. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (26), pp.5943 - 5946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722806v1</w:t>
+                <w:t xml:space="preserve">hal-01722816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)-Catalyzed Enantio- and Diastereoselective Tandem Reductive Aldol Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Copper-Catalyzed Domino Reduction/Aldol Reaction of Ketones with Methyl Acrylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chausteur</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (8), pp.1292 - 1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200503791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol062398v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparteine as a chiral ligand for asymmetric catalysis</w:t>
               </w:r>
@@ -4212,267 +4212,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Abstract: Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Figliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beátrice Tuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401721v1</w:t>
+                <w:t xml:space="preserve">medihal-02279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective preparation of chiral NHC-boranes stereogenic at the boron atom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Aupic</w:t>
+                <w:t xml:space="preserve">Graphical Abstract: Investigation of the rhodium-catalyzed hydroboration of NHC-boranes: the role of alkene coordination and the origin of enantioselectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abdou Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chuzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02279640v1</w:t>
+                <w:t xml:space="preserve">hal-02401721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved acyl transfer on surface by organo-catalytic scanning probe nanolithography (o-cSPL)</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chausteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hannedouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,51 +5437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F920B2B"/>
+    <w:nsid w:val="AD487954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5668,51 +5668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-chuzel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-9790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182302261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7845-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelati Naghim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pandidurai Solai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Campos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ae3df8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407767" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Givaudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constantieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300261" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou-Mohamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aupic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CS00163F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887634v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nikolaievskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torregrosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Toure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abdou Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03660A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pardanaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gratzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Figliola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;trice Tuccio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC01454C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Botton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gratzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mesquita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00294k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Borkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709844" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viel St&#233;phane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CM2C0BM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bressy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NSJB5XV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00543" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;rad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bouyon Yenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt00814j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Porte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc50979f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Nawaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaghouani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHTL540-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308268" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB46B3KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3Z273N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309018f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gendrineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Eijsberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gen&#234;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803230" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLS8DNDT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnier-Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.04.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL1PXCRL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Roesch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801460w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F2CFRSQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Deschamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chausteur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062398v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hannedouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L25SR5KK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136348" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12EAE5DCD660CA84F919846639B0CA91584BFE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piva Olivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120015768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04616848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04153736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02279640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01794234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722937v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01722925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>