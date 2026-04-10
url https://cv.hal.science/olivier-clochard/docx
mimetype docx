--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,144 +100,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460689v1</w:t>
+                <w:t xml:space="preserve">hal-05410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
@@ -268,2910 +268,2910 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410707v1</w:t>
+                <w:t xml:space="preserve">hal-05462213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462213v1</w:t>
+                <w:t xml:space="preserve">hal-05460689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial: A More Accurate Understanding of Intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12j3t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie des migrations : entre flux mondiaux et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Représenter la ville et les territoires, 432, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter dans les lieux d’enfermement. Retour collectif sur une expérience de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mary</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.7324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03293620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle bipolarisation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (1), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.116.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12j3t⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager d’Alger à Marseille - Retour sur cinq décennies de dispositifs relatifs aux contrôles des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.7324⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrinter a 30 ans. Analyses et portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Przybyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Migratory Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les mouvements migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3), pp.185-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révoltes, protestations et « résistances du quotidien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.164.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermés à bord des navires de la marine marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 702-703 (2), pp.185-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.702.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement Regime and Migration Management on the Island of Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulez, c’est privé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 116 (1), pp.23-26. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 101, pp.26-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfermement des étrangers à travers le prisme des papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parentalités enfermées/Objets et enfermement/Probation française, XI, [n.p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.8858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des centres de détention aux lieux de refoulement : entre absence d’information nationale et harmonisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les chiffres de l'immigration : un regard critique sur les statistiques, 12, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk PIAN, &amp;lt;i&amp;gt;Aux nouvelles frontières de l’Europe. L’aventure incertaine des Sénégalais au Maroc&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (4), pp.7-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le front des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemoux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4261⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, http://www.gisti.org/spip.php?article2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.087.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sarah Przybyl</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rechercher l’asile en Europe (1974 - 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.847⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k6y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audebert, Cédric ; Ma Mung, Emmanuel (eds.) (2007) &amp;lt;i&amp;gt;Les migrations internationales : enjeux contemporains et questions nouvelles&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la jungle des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Puissance de la démocratie, 48, pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le jeu des frontières dans l’accès au statut de réfugié : Une géographie des politiques européennes d’asile et d’immigration&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La circulation migratoire, 1, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k7u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter les morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, http://www.gisti.org/spip.php?article1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.077.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de l'asile : les réfugiés non palestiniens au Liban.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (2), pp.45-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps d’étrangers depuis 1938 : continuité et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gastaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L'asile politique en Europe depuis l'entre-deux-guerres, 20 (2), pp.57-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bacon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04649177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3), pp.185-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8249⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L'asile politique en Europe depuis l'entre-deux-guerres, 20 (2), pp.7-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.4036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04649133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bourhis Kristenn, &amp;lt;i&amp;gt;Les transporteurs et le contrôle des flux migratoires&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8803⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Les initiatives de l'étranger et les nouveaux cosmopolitismes, 19 (2), pp.191-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.24053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Karen Akoka</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones d’attente et demande d’asile à la frontière : le renforcement des contrôles migratoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...230 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Intrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (1), pp.187-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5054⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Les initiatives de l'étranger et les nouveaux cosmopolitismes, 19 (2), pp.157-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...876 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Intrand</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04647937v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04647943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3183,959 +3183,959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux frontières internes de l’UE, la controverse du champ d’application des lois relatives à la réintroduction temporaires des contrôles migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la présentation du numéro de la REMI « Les intermédiaires des migrations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Mar 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigration d’hier à aujourd’hui dans les espaces ruraux et l’accès aux droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale de l’association 100 pour 1 Bocage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, La Chapelle Saint-Laurent, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoires et parcours de personnes migrantes : diverses formes de cosmopolitisme dans les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée à L'association de la Maison du Protestantisme Poitevin (MPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Rivierre, Mar 2024, La Couarde (Deux-Sèvres), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction à la présentation du numéro de la REMI « Les intermédiaires des migrations »</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lauret</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS, Mar 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aux frontières internes de l’UE, la controverse du champ d’application des lois relatives à la réintroduction temporaires des contrôles migratoires</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi immigration : quelles conséquences sur la crise migratoire ? [modérateur du débat avec trois députés de l’Assemblée nationale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études politiques de Paris (Sciences Po Paris), Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’immigration d’hier à aujourd’hui dans les espaces ruraux et l’accès aux droits</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous travaillons pour l'Europe voire pour le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’association 100 pour 1 Bocage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, La Chapelle Saint-Laurent, France</w:t>
+              <w:t xml:space="preserve">Le printemps des cartes 2023 : Dépassons les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Étrangères, May 2023, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dangers, risques, violences systémiques durant les différents temps de l'exil et de l'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil, passage et refuge. Solidarité et criminalisation hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée national de l'histoire de l'immigration (MNHI), Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage de la cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du département POLICY « La frontière, nexus des études migratoires ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations (IC Migrations), Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projection et cartographies, une rencontre entre arts et sciences dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Fernier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rialland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Arts et Sciences sociales : comment collaborer? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre universitaire de recherches sur l'action publique et le politique Épistémologie &amp; Sciences sociales (CURAPP-ESS, Université d'Amiens); Annabelle Allouch; Isabelle Charpentier, Mar 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’obsession pour l’enfermement et l’expulsion est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil, passage et refuge. Solidarité et criminalisation hier et aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée national de l'histoire de l'immigration (MNHI), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Plénières session 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Cimade, Sep 2023, Bugeat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières cartographiques [table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le printemps des cartes 2023 : Dépassons les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Étrangères, May 2023, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...142 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Duféal</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04705684v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04701695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des différentes législations relatives à l’immigration sur les flux migratoires</w:t>
               </w:r>
@@ -4184,1334 +4184,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La carcéralisation de lieux de rétention prétendument non punitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières du droit [réunion publique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’Enfermement des Étrangers (OEE), Jan 2022, Paris et en visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons du départ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la migration à la citoyenneté, 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'entraînement aux méthodes d'éducation active Nouvelle-Aquitaine (CEMÉA Nouvelle-Aquitaine, site de Poitiers); Maisons des étudiants (Université de Poitiers), Jan 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive de 2001 : une mise en application qui s’est longtemps fait attendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre en Ukraine : ce que dit le droit, ce que peut le droit : Regards croisés des enseignants-chercheurs de l’Université [Table ronde]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et des Sciences sociales (Université de Poitiers), Mar 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfermement des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des migrations : entre pratiques professionnelles et analyses scientifiques [Journée d'études]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Michel de l'Hospital (université Clermont Auvergne – UCA); École de droit (université Clermont Auvergne – UCA), Mar 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’Atlas des migrations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentations publiques de l’Atlas des migrations dans le monde : libertés de circulation, frontières, inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil général de Seine-Saint-Denis; Migreurop, Oct 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer des cartes pour combattre des politiques migratoires injustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIMINAL, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des étrangers s’opposent à l’enfermement qui leur est imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brücker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Raisons d’agir "Agir contre les dominations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mendès France, Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral « méthodologies » du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires, identités, marginalités dans le monde occidental contemporain (MIMMOC), Jun 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En finir avec la rétention administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Borders of solidarity: migration regimes, violences and mobilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche Juridique Interdisciplinaire François-Rabelais (IRJI François-Rabelais, EA 7496); Faculté de droit, économie et sciences sociales (université de Tours), Jun 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles alternatives à la rétention administrative pour les migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des Réclusiennes 2022 : Évadons-nous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Cœur de Bastide, Jul 2022, Sainte-Foy-La-Grande, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frontières migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe et ses frontières en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement européen France (section Gironde); Europe Direct Bordeaux-Gironde; Infos Jeunes Bordeaux, Feb 2022, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles alternatives à la rétention administrative pour les migrants ?</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l’externalisation de la frontière britannique sur les trajectoires migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Réclusiennes 2022 : Évadons-nous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Cœur de Bastide, Jul 2022, Sainte-Foy-La-Grande, France</w:t>
+              <w:t xml:space="preserve">Déconstruire la frontière et bâtir des ponts : Vers une analyse critique commune de la frontière France/Belgique/Royaume-Uni [journée d’étude du Crossborder Forum]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme des Soutiens aux Migrant.e.s de Calais (PSM Calais); Groupe d'information et de soutien des immigrés (GISTI); Migreurop, Oct 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La carcéralisation de lieux de rétention prétendument non punitifs</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les migrations : des expériences intimes aux politiques illégitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du droit [réunion publique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l’Enfermement des Étrangers (OEE), Jan 2022, Paris et en visioconférence, France</w:t>
+              <w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements : méthodes, outils, représentations, pratiques et usages [colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les raisons du départ</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des postes de police dans l'enfermement des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la migration à la citoyenneté, 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'entraînement aux méthodes d'éducation active Nouvelle-Aquitaine (CEMÉA Nouvelle-Aquitaine, site de Poitiers); Maisons des étudiants (Université de Poitiers), Jan 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Routes et mobilités carcérales [Séminaire de l'Institut d'études de l'Islam et des sociétés du monde musulman (IISMM) : Frontières et enfermements dans les sociétés arabes et les mondes musulmans]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IISMM – Institut d'études de l'Islam et des sociétés du monde musulman (École des hautes études en sciences sociales – EHESS), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fabriquer des cartes pour combattre des politiques migratoires injustes</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche cartographique des migrations par les normes et les politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIMINAL, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrations et politiques migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme (LDH) de la région Nouvelle Aquitaine, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des chiffres, comprendre la migration [table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Kabbanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lachowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre en Ukraine : ce que dit le droit, ce que peut le droit : Regards croisés des enseignants-chercheurs de l’Université [Table ronde]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et des Sciences sociales (Université de Poitiers), Mar 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Allez savoir : Tout migre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enfermement des étrangers</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revues des migrations internationales au cœur des enjeux internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance des migrations : entre pratiques professionnelles et analyses scientifiques [Journée d'études]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Michel de l'Hospital (université Clermont Auvergne – UCA); École de droit (université Clermont Auvergne – UCA), Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La création du champ d’étude des migrations internationales. Rencontre autour de Gildas Simon [journée d'études]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter – Migrations internationales, espaces et sociétés (université de Poitiers, CNRS), Sep 2021, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...336 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et asile en Europe : quels impacts au niveau local ? [animation d'une table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration et asile en Europe : quels impacts au niveau local ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe Direct Vienne / Deux-Sèvres; Info Jeunes Poitiers, Mar 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728812v1</w:t>
-              </w:r>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">hal-04727712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés, migrants, mineurs accompagnés ou non, etc. : les catégories en question ?</w:t>
               </w:r>
@@ -5750,838 +5750,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux cartographiques autour des migrations : de l'invention politique à l'imagination critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire « Documenter les « expériences du choc » de la migration. Pour une transformation des représentations sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Nov 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux crises des pays voisins, la défaillance des dispositifs d'accueil à Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Entre accueil, hospitalité et confinement : Accompagner, juger, interpréter l’asile, en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIS, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes de confinement et gestion des migration à Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Frontières et altérité (2017-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URMIS, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique migratoire européenne : enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « L’immigration aujourd’hui : en débattre pour mieux en mesurer les enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit, Nov 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontières migratoires, migrations aux frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CCFD et Terre solidaire 85</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les migrations et leurs contrôles : réflexions autour de l’atlas de Migreurop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MIMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Aix-Marseille, Mar 2018, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Face aux crises des pays voisins, la défaillance des dispositifs d'accueil à Chypre</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des réfugié.e.s au prisme de catégories et d’idées construites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Entre accueil, hospitalité et confinement : Accompagner, juger, interpréter l’asile, en France et en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERIS, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7ème congrès de l’association française de sociologie (AFS), Atelier RT2 « La question des réfugié.e.s : instrumentalisations, pouvoirs et postures. Perspectives internationales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux cartographiques autour des migrations : de l'invention politique à l'imagination critique</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles tendances politiques en Europe sur la question de l’accueil, de l’enfermement et du contrôle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire « Documenter les « expériences du choc » de la migration. Pour une transformation des représentations sociales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque à l’initiative de l’Observatoire de l’enfermement des étrangers (OEE), en partenariat avec la LDH Bretagne, le MRAP et le festival Migrant’scène de La Cimade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des associations, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots à la carte : les migrations prises dans l’étau de la réalité et de l’imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Mobilités, réseaux, migration (MoRéMi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l’enfermement l’exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les relations UE - Turquie
  : un nouveau modèle de coopération
 en matière de gestion des flux migratoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Dec 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
@@ -6740,510 +6740,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Resist between the walls: foreigners &amp;quot;undocumented&amp;quot; held in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governing migrations from the margin, Waterloo university</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Waterloo, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On m’a enfermé là : Les camps contemporains de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les camps de la migration, d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des migrations et régime de confinement des étrangers aux frontières de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre d'étude franco-russe (CEFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un usage contestataire de la cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les réclusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Sainte-Foy-la-Grande, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité d’une approche alliant cartographie et étude des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du réseau de géographes libertaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGL, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police stations: an essential cog in the detention of irregulars foreigners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université libre de Bruxelles (ULB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion des migrations et régime de confinement des étrangers aux frontières de l'Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre culturel français de Kiev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533636v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-02533436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total institutions and their relationship to the public sphere. A feedback on an ethnographical research in closed contexts</w:t>
               </w:r>
@@ -7852,51 +7852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil et Politique. Résistances, engagements et mobilisations en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,64 +8001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8115,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Exil et Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,116 +8760,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'autonomie tend vers l'anarchie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+                <w:t xml:space="preserve">Making Maps to Fight Unjust Migration Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.217-238, 2022, 978-1-789-45067-5 (print), 978-1-119-98674-4 (eBook), 978-1-119-98675-1 (online)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelina Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.145-169, 2022, Géographies en liberté, 978-2-14-027781-8</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer des cartes pour combattre des politiques migratoires injustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-278, 2022, Géographie et démographie, 978-1-78948-067-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéal anarchique et la liberté d’aller, venir et s’installer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Casella-Colombeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.132-133, 2022, 978-2-200-63282-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8902,690 +9160,432 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Miranda (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...230 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adelina Miranda</w:t>
+                <w:t xml:space="preserve">Quand l'autonomie tend vers l'anarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelina Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.145-169, 2022, Géographies en liberté, 978-2-14-027781-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714874v1</w:t>
+                <w:t xml:space="preserve">hal-04714894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03922345v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04360476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commissariats de police au cœur de la détention des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Michalon; Djemila Zeneidi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience de l'enfermement : camps, commissariats, prisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.271-303, 2021, Migrations, 978-2-86906-773-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04714999v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des frontières migratoires, l'enfermement des étrangers</w:t>
               </w:r>
@@ -9693,334 +9693,334 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yann Scioldo-Zürcher, Marie-Antoinette Hily et Emmanuel Ma Mung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-320, 2019, 978-2-86906-695-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Chappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Yann Scioldo-Zürcher; Marie-Antoinette Hily; Emmanuel Ma Mung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-320, 2019, Migrations, 978-2-86906-695-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A growing and rationalising confinement of migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clochard Olivier; Migreurop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02343467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés forcés à quitter la Bulgarie, pays de transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Clochard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiquse des politiques migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.42-43, 2017</w:t>
@@ -10194,273 +10194,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accueillir dignement les migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Massiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Et nous vivrons des jours heureux : 100 auteurs, 120 actions immédiates pour résister et créer / #LesJoursHeureux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.153-156, 2016, 978-2-330-06885-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les migrants en provenance des pays d’origine « sûrs » ne peuvent-ils pas être des réfugiés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thiollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants, migrations: 50 questions pour vous faire votre opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.99-101, 2016, 9782200616199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02515316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution d’un régime frontalier en mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thiollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile and Fatal: The EU Borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10712,212 +10712,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The New Frontiers of Immigration Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bell E., (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No Borders. Immigration and the Politics of Fear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.25-36, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Officiers de liaison : ingérence et « coopération » au service du contrôle migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Migrants en Europe, Géographie critique des politiques migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2012, 9782200249663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399538v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-00744026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Palestinian Refugees in Lebanon. From Asylum Seekers to illegal migrants.</w:t>
               </w:r>
@@ -11246,51 +11246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,2733 +11680,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 09</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 06</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 18</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux insalubres pour des migrants en transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00608091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'attente de passer en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00604279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort aux frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00604283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens avec l'extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00603836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00604276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de vie à Sangatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00680905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incessants va-et-vient entre Sangatte et Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00608084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Angleterre à deux pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...1451 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00603997v1</w:t>
-              </w:r>
-[...394 lines deleted...]
-                <w:t xml:space="preserve">medihal-00608084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attente à Sangatte</w:t>
               </w:r>
@@ -14503,51 +14503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected camps : les lieux d’enfermement en Europe et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14867,51 +14867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.087.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.077.0030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decourcelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Intrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24053" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Sarrut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html?srsltid=AfmBOopemgt-qEDKG9P5IsALa_rwRFKG_9UqitLPV1aHBr0FXnPZKVWb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/politiques-de-la-carte/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/frontieres-capes-agregation-histoire-geographie-9782200629779" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Massiah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744026v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02006325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00746001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745772v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745968v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745985v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785813v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745981v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745687v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603997v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00680905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604283v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.087.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.077.0030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decourcelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Intrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Sarrut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html?srsltid=AfmBOopemgt-qEDKG9P5IsALa_rwRFKG_9UqitLPV1aHBr0FXnPZKVWb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/politiques-de-la-carte/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/frontieres-capes-agregation-histoire-geographie-9782200629779" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Massiah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02006325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745760v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745476v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785813v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745981v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00746001v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604279v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00680905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>