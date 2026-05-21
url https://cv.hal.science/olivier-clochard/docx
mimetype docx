--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -100,144 +100,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410707v1</w:t>
+                <w:t xml:space="preserve">hal-05460689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
@@ -268,439 +268,439 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462213v1</w:t>
+                <w:t xml:space="preserve">hal-05410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
+                <w:t xml:space="preserve">Éditorial : Quarante années de publications sur les migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Gourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montépini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Scioldo-Zürcher Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (2 et 3), pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (2-3), pp.7 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15arr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460689v1</w:t>
+                <w:t xml:space="preserve">hal-05462213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie des migrations : entre flux mondiaux et parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Représenter la ville et les territoires, 432, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial: A More Accurate Understanding of Intermediaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les intermédiaires de la migration, 39 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12j3t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079933v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04700260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter dans les lieux d’enfermement. Retour collectif sur une expérience de recherche</w:t>
               </w:r>
@@ -892,1576 +892,1576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyager d’Alger à Marseille - Retour sur cinq décennies de dispositifs relatifs aux contrôles des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial : La condition de réfugié·e : expériences subjectives et mobilisations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.7-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.8915⟩</w:t>
+                <w:t xml:space="preserve">hal-01998765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrinter a 30 ans. Analyses et portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Przybyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: The Condition of Refugee: Subjective Experiences and Collective Mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemoux</w:t>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Migratory Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les mouvements migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3), pp.185-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révoltes, protestations et « résistances du quotidien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (2), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.164.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermés à bord des navires de la marine marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 702-703 (2), pp.185-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.702.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement Regime and Migration Management on the Island of Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4261⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marine Bertrand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulez, c’est privé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Przybyl</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.26-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfermement des étrangers à travers le prisme des papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parentalités enfermées/Objets et enfermement/Probation française, XI, [n.p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.8858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des centres de détention aux lieux de refoulement : entre absence d’information nationale et harmonisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Migrinter a trente ans : analyses et portraits, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.847⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Les chiffres de l'immigration : un regard critique sur les statistiques, 12, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk PIAN, &amp;lt;i&amp;gt;Aux nouvelles frontières de l’Europe. L’aventure incertaine des Sénégalais au Maroc&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.14291⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bacon</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le front des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...507 lines deleted...]
-                <w:t xml:space="preserve">Claire Rodier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 101, pp.26-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 87, http://www.gisti.org/spip.php?article2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.087.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Des centres de détention aux lieux de refoulement : entre absence d’information nationale et harmonisation européenne</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rechercher l’asile en Europe (1974 - 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les chiffres de l'immigration : un regard critique sur les statistiques, 12, pp.24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-migrinter.423⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12k6y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...206 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rechercher l’asile en Europe (1974 - 2009)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audebert, Cédric ; Ma Mung, Emmanuel (eds.) (2007) &amp;lt;i&amp;gt;Les migrations internationales : enjeux contemporains et questions nouvelles&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3, pp.81-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Documentation sur Internet et migrations internationales, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la jungle des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3183,191 +3183,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la présentation du numéro de la REMI « Les intermédiaires des migrations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS, Mar 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières internes de l’UE, la controverse du champ d’application des lois relatives à la réintroduction temporaires des contrôles migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des langues et cultures d’Europe, Amérique, Afrique, Asie et Australie (ILCEA4); Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701682v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04709362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration d’hier à aujourd’hui dans les espaces ruraux et l’accès aux droits</w:t>
               </w:r>
@@ -3485,385 +3485,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'usage de la cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du département POLICY « La frontière, nexus des études migratoires ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations (IC Migrations), Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi immigration : quelles conséquences sur la crise migratoire ? [modérateur du débat avec trois députés de l’Assemblée nationale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études politiques de Paris (Sciences Po Paris), Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous travaillons pour l'Europe voire pour le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le printemps des cartes 2023 : Dépassons les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Étrangères, May 2023, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangers, risques, violences systémiques durant les différents temps de l'exil et de l'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil, passage et refuge. Solidarité et criminalisation hier et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national de l'histoire de l'immigration (MNHI), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04717016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection et cartographies, une rencontre entre arts et sciences dans l’espace public</w:t>
               </w:r>
@@ -3925,217 +3925,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières cartographiques [table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le printemps des cartes 2023 : Dépassons les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Europe et des Affaires Étrangères, May 2023, Montmorillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quoi l’obsession pour l’enfermement et l’expulsion est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières session 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Cimade, Sep 2023, Bugeat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701695v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04705684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des différentes législations relatives à l’immigration sur les flux migratoires</w:t>
               </w:r>
@@ -4479,64 +4479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’Atlas des migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentations publiques de l’Atlas des migrations dans le monde : libertés de circulation, frontières, inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général de Seine-Saint-Denis; Migreurop, Oct 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4982,303 +4982,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche cartographique des migrations par les normes et les politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et politiques migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue des Droits de l'Homme (LDH) de la région Nouvelle Aquitaine, Mar 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l’externalisation de la frontière britannique sur les trajectoires migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déconstruire la frontière et bâtir des ponts : Vers une analyse critique commune de la frontière France/Belgique/Royaume-Uni [journée d’étude du Crossborder Forum]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme des Soutiens aux Migrant.e.s de Calais (PSM Calais); Groupe d'information et de soutien des immigrés (GISTI); Migreurop, Oct 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les migrations : des expériences intimes aux politiques illégitimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements : méthodes, outils, représentations, pratiques et usages [colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des postes de police dans l'enfermement des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes et mobilités carcérales [Séminaire de l'Institut d'études de l'Islam et des sociétés du monde musulman (IISMM) : Frontières et enfermements dans les sociétés arabes et les mondes musulmans]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IISMM – Institut d'études de l'Islam et des sociétés du monde musulman (École des hautes études en sciences sociales – EHESS), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727755v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04727790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des chiffres, comprendre la migration [table ronde]</w:t>
               </w:r>
@@ -5750,165 +5750,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Face aux crises des pays voisins, la défaillance des dispositifs d'accueil à Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Entre accueil, hospitalité et confinement : Accompagner, juger, interpréter l’asile, en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIS, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux cartographiques autour des migrations : de l'invention politique à l'imagination critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire « Documenter les « expériences du choc » de la migration. Pour une transformation des représentations sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHS, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes de confinement et gestion des migration à Chypre</w:t>
               </w:r>
@@ -5957,191 +5957,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partir, accueillir et revenir : la France à l’aune des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politique migratoire européenne : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde « L’immigration aujourd’hui : en débattre pour mieux en mesurer les enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533930v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02529945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières migratoires, migrations aux frontières</w:t>
               </w:r>
@@ -6222,51 +6222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,277 +6311,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des mots à la carte : les migrations prises dans l’étau de la réalité et de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Mobilités, réseaux, migration (MoRéMi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, May 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question des réfugié.e.s au prisme de catégories et d’idées construites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de l’association française de sociologie (AFS), Atelier RT2 « La question des réfugié.e.s : instrumentalisations, pouvoirs et postures. Perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles tendances politiques en Europe sur la question de l’accueil, de l’enfermement et du contrôle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque à l’initiative de l’Observatoire de l’enfermement des étrangers (OEE), en partenariat avec la LDH Bretagne, le MRAP et le festival Migrant’scène de La Cimade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des associations, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de l’enfermement l’exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les relations UE - Turquie
  : un nouveau modèle de coopération
 en matière de gestion des flux migratoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Dec 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
@@ -6740,234 +6740,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion des migrations et régime de confinement des étrangers aux frontières de l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre d'étude franco-russe (CEFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resist between the walls: foreigners &amp;quot;undocumented&amp;quot; held in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing migrations from the margin, Waterloo university</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On m’a enfermé là : Les camps contemporains de l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les camps de la migration, d’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02533425v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02533623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage contestataire de la cartographie</w:t>
               </w:r>
@@ -7988,77 +7988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8102,64 +8102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des migrants en Europe. Approche critique des politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,457 +8760,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Miranda (ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : Réflexion autour des travaux d’Emmanuel Ma Mung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.5-10, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéal anarchique et la liberté d’aller, venir et s’installer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Casella-Colombeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.132-133, 2022, 978-2-200-63282-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Making Maps to Fight Unjust Migration Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.217-238, 2022, 978-1-789-45067-5 (print), 978-1-119-98674-4 (eBook), 978-1-119-98675-1 (online)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelina Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora, économie ethnique et autonomie : dialogues croisés autour des travaux d'Emmanuel Ma Mung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.5-10, 2022, Géographies en liberté, 978-23-14-027781-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer des cartes pour combattre des politiques migratoires injustes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de la carte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-278, 2022, Géographie et démographie, 978-1-78948-067-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714959v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-04162345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'autonomie tend vers l'anarchie</w:t>
               </w:r>
@@ -9263,329 +9263,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04360476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commissariats de police au cœur de la détention des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Michalon; Djemila Zeneidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de l'enfermement : camps, commissariats, prisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.271-303, 2021, Migrations, 978-2-86906-773-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714999v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des frontières migratoires, l'enfermement des étrangers</w:t>
               </w:r>
@@ -9653,51 +9653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9765,51 +9765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois subordinations des politiques d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Chappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9976,51 +9976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés forcés à quitter la Bulgarie, pays de transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,51 +10403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thiollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10817,51 +10817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Officiers de liaison : ingérence et « coopération » au service du contrôle migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11207,90 +11207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche à Nicosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11340,51 +11340,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi des &amp;quot;jungles&amp;quot; : la situation des exilés sur le littoral de la Manche et de la mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11680,2601 +11680,2601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 07</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 08</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche a Nicosie - 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00745985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 32</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 28</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 02</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 01</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 23</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 22</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 16</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 25</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 14</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 12</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 29</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 03</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 31</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 06</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 24</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 19</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 06</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 18</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 17</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00746001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 11</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un dimanche a Nicosie - 33</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dimanche a Nicosie - 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00745776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux insalubres pour des migrants en transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00608091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de vie à Sangatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. Nicosie, Cyprus. 2011</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00680905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'attente de passer en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. France. 2003</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00604279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort aux frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans l'attente de passer en Angleterre</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00604283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens avec l'extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mort aux frontières</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00603836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Sangatte, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00604276v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-00680905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incessants va-et-vient entre Sangatte et Calais</w:t>
               </w:r>
@@ -14867,51 +14867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.087.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.077.0030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decourcelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Intrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Sarrut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533923v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html?srsltid=AfmBOopemgt-qEDKG9P5IsALa_rwRFKG_9UqitLPV1aHBr0FXnPZKVWb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/politiques-de-la-carte/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/frontieres-capes-agregation-histoire-geographie-9782200629779" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Massiah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02006325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745490v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745760v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745476v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745985v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785813v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745981v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00746001v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604279v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603836v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00680905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mont&#233;pini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher Levi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.116.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01998765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nicaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Przybyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14291" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.702.0185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.423" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.087.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k6y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.077.0030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04649133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647943v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decourcelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Intrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Sarrut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lauret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rialland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachowsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533981v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/exil-et-politique/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429402036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Carr&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Bel-Air" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bergem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chalcraft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Dergarabedian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05112031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-the-institutions-of-global-migration-governance-9781789908060.html?srsltid=AfmBOopemgt-qEDKG9P5IsALa_rwRFKG_9UqitLPV1aHBr0FXnPZKVWb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123969v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;k Miret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714858v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/politiques-de-la-carte/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/frontieres-capes-agregation-histoire-geographie-9782200629779" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/etudier-les-migrations-internationales/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedi Tchalakova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lendaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Massiah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291749v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098031v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02006325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745765v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745760v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745985v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785813v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745916v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745687v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745981v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745772v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00746001v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00745776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608091v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00680905v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604276v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608084v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00603997v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00604268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>