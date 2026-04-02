--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -804,290 +804,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches Seasonal and Paroxysmal Morphosedimentary Dynamics: Results of 10 years Martinique Coastal Observation Network</w:t>
               </w:r>
@@ -1452,826 +1452,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Chronic offshore loss of nourishment on Nice beach, French Riviera: A case of over-nourishment of a steep beach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/si75-117.1⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (4), pp.374-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747120v1</w:t>
+                <w:t xml:space="preserve">hal-04170588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic offshore loss of nourishment on Nice beach, French Riviera: A case of over-nourishment of a steep beach?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">Changes in storminess and shoreline evolution along the northern coast of France during the second half of the 20th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl. 3), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04170588v1</w:t>
+                <w:t xml:space="preserve">hal-00481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in storminess and shoreline evolution along the northern coast of France during the second half of the 20th century.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravel beach erosion and nourishment in Nice, French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0001⟩</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481043v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel beach erosion and nourishment in Nice, French Riviera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La baie de Wissant : cent ans d’évolution en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (3), pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mappe.2002.2168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.182⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04170343v1</w:t>
+                <w:t xml:space="preserve">hal-04170690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baie de Wissant : cent ans d’évolution en images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique sédimentaire en baie de Wissant (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67 (3), pp.24-27. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 93 (4), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mappe.2002.2168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/medit.1999.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170690v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire en baie de Wissant (Pas-de-Calais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cordons de galets de la Baie des Anges : histoire environnementale et stratigraphique ; évolution morphodynamique récente en réponse à des aménagements/The gravel barriers of the Baie des Anges (French Riviera): environmental and stratigraphie history; recent morphodynamic responses to coastal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/medit.1999.3142⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4 (2), pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.1998.953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542776v1</w:t>
+                <w:t xml:space="preserve">hal-04170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cordons de galets de la Baie des Anges : histoire environnementale et stratigraphique ; évolution morphodynamique récente en réponse à des aménagements/The gravel barriers of the Baie des Anges (French Riviera): environmental and stratigraphie history; recent morphodynamic responses to coastal management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La baie de Fréjus: 2 000 ans d’évolution du rivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4 (2), pp.167-187. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (1), pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.1998.953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mappe.1997.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170328v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d’un cordon de galets par des rechargements : l’exemple de la plage de Nice-Côte d’Azur (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Littoral 95 - Actes du Colloque International Continuités et ruptures sur les littoraux européens, 47-48, pp.261-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2299,621 +2243,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baie de Fréjus: 2 000 ans d’évolution du rivage</w:t>
+                <w:t xml:space="preserve">Organisation et déstabilisation morphodynamiques des plages de galets de la Baie des Anges, Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Géomorphologie, risques naturels et aménagement : mélanges d'articles offerts en hommage à Maurice Julian, 1996 (38-39), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Coastal Hazards Using Multivariate Statistical Analysis: Examples on Two Soft Cliffs in France and Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pikelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Coastal Dynamics (Coastal Dynamics 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAM (Centre for Environmental and Marine Studies), Apr 2025, Aveiro (Portugal), Portugal. pp.317-323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675315v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.60⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union (EGU), Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959982v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le service national d’observation DYNALIT : les sites de la Manche et de la Mer du Nord</w:t>
+                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pikelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eghymanche (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy - National Research Council of Italy (IBE-CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2024, Livorno, Italy, France. pp.695-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171797v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et cinématique des déformations des séries du Jurassique Supérieur au sein de la zone de faille du Cap Gris-Nez (détroit du Pas de Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Dibousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,1179 +2794,1183 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eghymanche 2023 (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dépôt d’un tas de sable à la reconstitution de services écosystémiques : évolution de la conception du rôle des rechargements de plage</w:t>
+                <w:t xml:space="preserve">Le service national d’observation DYNALIT : les sites de la Manche et de la Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les services écosystémiques marins et littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer, May 2022, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Colloque Eghymanche (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171788v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géologie et hydrodynamique en Manche : Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord : Approche interdisciplinaire terre-mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171779v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du dépôt d’un tas de sable à la reconstitution de services écosystémiques : évolution de la conception du rôle des rechargements de plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Atelier sur les services écosystémiques marins et littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer, May 2022, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171785v1</w:t>
+                <w:t xml:space="preserve">hal-04171788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Géologie et hydrodynamique en Manche : Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord : Approche interdisciplinaire terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404740v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the Malpasset dam breach on the Fréjus shoreline evolution (French Riviera): a case of an “onshore tsunami”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium « Monitoring of mediterranean coastal areas ; problems and measurement techniques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2018, Livorno, Italy. pp.559-568</w:t>
+              <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169822v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping coastal dunes morphology and habitats evolution using UAV and ultra-high spatial resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Management of Coastal Dunes and Sandy Beaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Projet LIFE, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171773v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of the Malpasset dam breach on the Fréjus shoreline evolution (French Riviera): a case of an “onshore tsunami”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">7th International Symposium « Monitoring of mediterranean coastal areas ; problems and measurement techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2018, Livorno, Italy. pp.559-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065854v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la photogrammétrie à ultra-haute résolution spatiale pour l’analyse de l’évolution du rivage</w:t>
+                <w:t xml:space="preserve">Mapping coastal dunes morphology and habitats evolution using UAV and ultra-high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Campus de la Mer: "La méthodologie pour tous "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer; Rufin-Soler, Caroline (TVES); Poisson-Caillault, Emilie (LISIC); Ernande, Bruno (Ifremer); Lefebvre, Alain (Ifremer), Apr 2017, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Management of Coastal Dunes and Sandy Beaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Projet LIFE, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171768v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169873v1</w:t>
+                <w:t xml:space="preserve">hal-03065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport de la photogrammétrie à ultra-haute résolution spatiale pour l’analyse de l’évolution du rivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Scientifique du Campus de la Mer: "La méthodologie pour tous "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer; Rufin-Soler, Caroline (TVES); Poisson-Caillault, Emilie (LISIC); Ernande, Bruno (Ifremer); Lefebvre, Alain (Ifremer), Apr 2017, Boulogne-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065847v1</w:t>
+                <w:t xml:space="preserve">hal-04171768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049770v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4146,181 +4012,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065862v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4362,73 +4228,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4460,1284 +4326,1505 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FR CNRS IUML, Jun 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1650.9042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38 years of a gravel beach evolution and replenishment in Nice, French Riviera: a synthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL); Université de Toulon; Pôle Mer Méditerranée, Jun 2016, Toulon, France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170091v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiler 3.1 XL, a simple and free program for beach profiles construction and analysis</w:t>
+                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumasdelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ferrara, Nov 2015, Ferrara, Italy. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170053v1</w:t>
+                <w:t xml:space="preserve">hal-04169873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiler 3.1 XL, a simple and free program for beach profiles construction and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.645-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065852v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065853v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage : exemples dans le Sud de la Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2014, Brest, France. pp.269-278</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170850v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente-huit ans de rechargements sur la plage de Nice, Côte d’Azur : une synthèse statistique</w:t>
+                <w:t xml:space="preserve">38 years of a gravel beach evolution and replenishment in Nice, French Riviera: a synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.613-622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171572v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiler 3.1 XL, un logiciel gratuit pour la construction et l’analyse de profils topographiques dans Microsoft Excel©</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage : exemples dans le Sud de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2014, Brest, France. pp.269-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171538v1</w:t>
+                <w:t xml:space="preserve">hal-04170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’analyse des cartes anciennes à l’altimétrie laser aéroportée : l’évolution des techniques de suivi du trait de côte. Exemples sur la Côte d’Opale</w:t>
+                <w:t xml:space="preserve">Trente-huit ans de rechargements sur la plage de Nice, Côte d’Azur : une synthèse statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la Côte d’Opale : du naturalisme à l’écologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.281-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171505v1</w:t>
+                <w:t xml:space="preserve">hal-04171572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing coastal dunes rehabilitation using very high resolution digital elevation models: an example from Leffrinckoucke, northern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiler 3.1 XL, un logiciel gratuit pour la construction et l’analyse de profils topographiques dans Microsoft Excel©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nature Restoration Practices in European Coastal Habitats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.557-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170763v1</w:t>
+                <w:t xml:space="preserve">hal-04171538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Climatic Forcing and Potentially Eroding Events on the Coast of Northern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’analyse des cartes anciennes à l’altimétrie laser aéroportée : l’évolution des techniques de suivi du trait de côte. Exemples sur la Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Coastal Dynamics (CD05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la Côte d’Opale : du naturalisme à l’écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmitt, François, Jul 2008, Wimereux, France. pp.153-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170831v1</w:t>
+                <w:t xml:space="preserve">hal-04171505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique sédimentaire du site de Calais-Hoverport : progression du rivage et accumulation dunaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing coastal dunes rehabilitation using very high resolution digital elevation models: an example from Leffrinckoucke, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vanhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Paxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission de Géographie de la Mer et des Littoraux, Jun 2000, Dunkerque, France. pp.7-12</w:t>
+              <w:t xml:space="preserve">International Conference on Nature Restoration Practices in European Coastal Habitats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VLIZ, Sep 2005, Koksijde, Belgium. pp.671-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171488v1</w:t>
+                <w:t xml:space="preserve">hal-04170763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’érosion côtière en Baie de Wissant : de la négligence à l’urgence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Climatic Forcing and Potentially Eroding Events on the Coast of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Messence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Coastal Dynamics (CD05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.339-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/40855(214)27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171491v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’efficacité des rechargements sur le cordon de galets de la Baie de Nice (Alpes Maritimes)</w:t>
+                <w:t xml:space="preserve">La dynamique sédimentaire du site de Calais-Hoverport : progression du rivage et accumulation dunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vanhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aernouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les littoraux: entre environnement et aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, May 1997, Caen, France. pp.91-100</w:t>
+              <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de Géographie de la Mer et des Littoraux, Jun 2000, Dunkerque, France. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171476v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion de l’érosion côtière en Baie de Wissant : de la négligence à l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Messence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de Géographie de la Mer et des Littoraux, Jun 2000, Dunkerque, France. pp.73-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de l’efficacité des rechargements sur le cordon de galets de la Baie de Nice (Alpes Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littoraux: entre environnement et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, May 1997, Caen, France. pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nourishment solutions to the problem of beach erosion in France : the case of the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions in European coastal management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.G. Healy and J.P. Doody, 1995, Swansea, United Kingdom. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5747,51 +5834,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution du rivage par stéréophotogrammétrie aéroportée par drone dans le cadre du SNO DYNALIT : exemples sur la Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5807,181 +5894,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de l’évolution du littoral en baie de la Slack (Wimereux, Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Wimereux, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT, un réseau national d’observation scientifique de l’évolution du littoral. Exemple du site d’étude de l’est dunkerquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6040,560 +6127,411 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop “Management of coastal dunes and sandy beaches”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Passion – Clipperton : une île sentinelle ? Protection, valorisation et gestion de Clipperton. Quels enjeux pour la planète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jost</w:t>
+                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171657v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">La Passion – Clipperton : une île sentinelle ? Protection, valorisation et gestion de Clipperton. Quels enjeux pour la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049775v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution récente des conditions météo-marines à Dunkerque (Nord) de 1997 à 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude REFMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel d'identification et de description des barres intertidales et subtidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque projet Interreg Plages à Risques/Beaches at Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171635v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-03814237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7176,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7346,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7503,51 +7441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution topographique et morphodynamique des plages du Nord – Pas de Calais : exemples des sites de Wissant, Calais Hoverport et Leffrinckoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7623,90 +7561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7758,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aernouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Hemdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,51 +7801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vanhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7968,51 +7906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1999, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8073,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1998, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8332,51 +8270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F856279"/>
+    <w:nsid w:val="27639E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8563,51 +8501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si75-117.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>