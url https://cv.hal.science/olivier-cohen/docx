--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -3934,51 +3934,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
+                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
@@ -3996,97 +3996,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065851v1</w:t>
+                <w:t xml:space="preserve">hal-03049770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
+                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
@@ -4104,73 +4104,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049770v1</w:t>
+                <w:t xml:space="preserve">hal-03065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
               </w:r>
@@ -4375,248 +4375,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumasdelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
+              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ferrara, Nov 2015, Ferrara, Italy. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065847v1</w:t>
+                <w:t xml:space="preserve">hal-04169873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Ferrara, Nov 2015, Ferrara, Italy. pp.279-284, </w:t>
+              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL); Université de Toulon; Pôle Mer Méditerranée, Jun 2016, Toulon, France. pp.127-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169873v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiler 3.1 XL, a simple and free program for beach profiles construction and analysis</w:t>
               </w:r>
@@ -8270,51 +8270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27639E94"/>
+    <w:nsid w:val="01EAB349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8501,51 +8501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>