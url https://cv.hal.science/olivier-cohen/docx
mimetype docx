--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">202161654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x3jNHq4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,2152 +215,2152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundation flow velocities generated by tropical cyclones across atoll islands, derived from two centuries of megaclast deposits in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Canavesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Terry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 122 (2), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-025-07849-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of LiDAR data and 3D analysis to the study of morphology and recent retreat of the coastal cliffs of Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vivier-Boudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Falaises et côtes rocheuses, 31 (3), pp.229-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15qnv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Battiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1), pp.80-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoll islets reshaping processes induced by extreme cyclonic waves and calm weather. Evidence from two centuries of megablocks emergences and coral rubble displacements in Anaa, Rangiroa and Tikehau atolls (western Tuamotu archipelago - French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Canavesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 464, pp.107140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie prospective d’évolution du trait de côte et des risques de submersion dans le contexte du changement climatique : une méthode appliquée au littoral du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Éducation et sensibilisation à l'environnement, 22 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.36442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches Seasonal and Paroxysmal Morphosedimentary Dynamics: Results of 10 years Martinique Coastal Observation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88 (Sp.1), pp.172-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI88-013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orientation for coastal disaster risks management and prevention policy in a global warming context: case study in Ouvea (New Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Part of special issue Oceanext - Published in Volume 117, July 2020, 117, pp.103393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue - Proceedings of the 14th International Coastal Symposium, Sydney, 6-11 March 2016, 75 (sp1), pp.582-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic offshore loss of nourishment on Nice beach, French Riviera: A case of over-nourishment of a steep beach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (4), pp.374-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in storminess and shoreline evolution along the northern coast of France during the second half of the 20th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chaverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (Suppl. 3), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravel beach erosion and nourishment in Nice, French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 108, pp.99-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie de Wissant : cent ans d’évolution en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (3), pp.24-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/mappe.2002.2168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire en baie de Wissant (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 93 (4), pp.78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/medit.1999.3142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cordons de galets de la Baie des Anges : histoire environnementale et stratigraphique ; évolution morphodynamique récente en réponse à des aménagements/The gravel barriers of the Baie des Anges (French Riviera): environmental and stratigraphie history; recent morphodynamic responses to coastal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (2), pp.167-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/morfo.1998.953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baie de Fréjus: 2 000 ans d’évolution du rivage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stabilisation d’un cordon de galets par des rechargements : l’exemple de la plage de Nice-Côte d’Azur (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Littoral 95 - Actes du Colloque International Continuités et ruptures sur les littoraux européens, 47-48, pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/canan.1997.1725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mappe.1997.1254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170645v1</w:t>
+                <w:t xml:space="preserve">hal-04170639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation d’un cordon de galets par des rechargements : l’exemple de la plage de Nice-Côte d’Azur (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La baie de Fréjus: 2 000 ans d’évolution du rivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (1), pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mappe.1997.1254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/canan.1997.1725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170639v1</w:t>
+                <w:t xml:space="preserve">hal-04170645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et déstabilisation morphodynamiques des plages de galets de la Baie des Anges, Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse spatiale quantitative et appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Géomorphologie, risques naturels et aménagement : mélanges d'articles offerts en hommage à Maurice Julian, 1996 (38-39), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2349,3482 +2370,3482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Coastal Hazards Using Multivariate Statistical Analysis: Examples on Two Soft Cliffs in France and Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Pikelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Coastal Dynamics (Coastal Dynamics 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAM (Centre for Environmental and Marine Studies), Apr 2025, Aveiro (Portugal), Portugal. pp.317-323, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-15473-6_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Pikelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
+              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of BioEconomy - National Research Council of Italy (IBE-CNR); Italian Society of Silviculture and Forest Ecology (SISEF), Jun 2024, Livorno, Italy, France. pp.695-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675315v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cliffs morphodynamics: a 3D GIS approach for a better hazard management. Examples in Croatia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympCoastMed 2024 : 10th Symposium Monitoring of Mediterranean Coastal Areas. Problems and Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36253/979-12-215-0556-6.60⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union (EGU), Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et cinématique des déformations des séries du Jurassique Supérieur au sein de la zone de faille du Cap Gris-Nez (détroit du Pas de Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Dibousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eghymanche 2023 (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service national d’observation DYNALIT : les sites de la Manche et de la Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eghymanche (Ecologie marine, géosciences et hydrodynamique sur la façade Manche – Mer du Nord)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie; Monchy, Sébastien, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des falaises du Bas Boulonnais (Pas-de-Calais) : l'apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bourdu-Devulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.267-276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dépôt d’un tas de sable à la reconstitution de services écosystémiques : évolution de la conception du rôle des rechargements de plage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spilmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur les services écosystémiques marins et littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer, May 2022, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des falaises du Pas-de-Calais d’Equihen au Cap Gris-Nez : l’apport des nouvelles techniques de mesure et de la restitution en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géologie et hydrodynamique en Manche : Géosciences et Hydrodynamique sur la façade Manche - Mer du Nord : Approche interdisciplinaire terre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François; Gaullier, Virginie, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion à Ouvéa (îles Loyauté, Nouvelle-Calédonie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du CPER MARCO « Recherches Marines et Littorales en Côte d’Opale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Malpasset dam breach on the Fréjus shoreline evolution (French Riviera): a case of an “onshore tsunami”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium « Monitoring of mediterranean coastal areas ; problems and measurement techniques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNR - IBIMET, Jun 2018, Livorno, Italy. pp.559-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping coastal dunes morphology and habitats evolution using UAV and ultra-high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Management of Coastal Dunes and Sandy Beaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; Projet LIFE, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’apport de la photogrammétrie à ultra-haute résolution spatiale pour l’analyse de l’évolution du rivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Campus de la Mer: "La méthodologie pour tous "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer; Rufin-Soler, Caroline (TVES); Poisson-Caillault, Emilie (LISIC); Ernande, Bruno (Ifremer); Lefebvre, Alain (Ifremer), Apr 2017, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065854v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la photogrammétrie à ultra-haute résolution spatiale pour l’analyse de l’évolution du rivage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gestion intégrée des risques côtiers en Province des Iles Loyauté : Enjeux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cartier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Campus de la Mer: "La méthodologie pour tous "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche Campus de la Mer; Rufin-Soler, Caroline (TVES); Poisson-Caillault, Emilie (LISIC); Ernande, Bruno (Ifremer); Lefebvre, Alain (Ifremer), Apr 2017, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Quelles recherches pour le développement en Province des Iles (PIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut agronomique néo-calédonien (IAC); Province des îles Loyauté (PIL); En partenariat avec le Consortium pour la recherche, l’enseignement supérieur et l’innovation en Nouvelle-Calédonie (CRESICA), Oct 2017, Lifou, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171768v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumasdelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ferrara, Nov 2015, Ferrara, Italy. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065862v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral (CFL); Université de Toulon; Pôle Mer Méditerranée, Jun 2016, Toulon, France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049770v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">XIVeme Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le Centre Français du Littoral; le Pôle Mer Méditerranée; l’Université de Toulon, Jun 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065851v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Implication des populations et adaptation au changement climatique : un suivi participatif de l’érosion côtière à Ouvéa (Nouvelle-Calédonie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
+              <w:t xml:space="preserve">Colloque international « LITTORAL 2016 » : "Littoraux en devenir - Anticipation et adaptation aux changements climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCC-France; En collaboration avec le Centre de la Mer de Biarritz; En collaboration avec l’Université de Pau et des Pays de l’Adour, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049767v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Observation et suivi de l’érosion côtière à Ouvéa. Exemple d’une démarche participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque LITEAU 2016. Observations et recherche en appui aux politiques de la mer et du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049766v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Storm Dirk on a gravel replenished shore: Preliminary results on Nice beach, French Riviera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): Involving the local community in climate change adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime - Coastal and Maritime Mediterranean Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Climate Change Adaptation in the Pacific Region (CCAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Fiji; The Research and Transfer Centre ‘Applications of Life Sciences’ of the Hamburg University of Applied Sciences (Germany); The International Climate Change Information Programme (ICCIP), Jul 2016, Lautoka, Fiji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169873v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée, risques côtiers et aménagements sur les littoraux coutumiers océaniens français. Les apports croisés de la gestion participative et des méthodes classiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal erosion in the south of Ouvea island (New Caledonia): contribution for an integrated management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANEXT – Conférence pluridisciplinaire sur les risques et opportunités des socio-écosystèmes marins et côtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR CNRS IUML, Jun 2016, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1650.9042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03065847v1</w:t>
+                <w:t xml:space="preserve">hal-03049766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiler 3.1 XL, a simple and free program for beach profiles construction and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">38 years of a gravel beach evolution and replenishment in Nice, French Riviera: a synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.645-654</w:t>
+              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.613-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170053v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Profiler 3.1 XL, a simple and free program for beach profiles construction and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.645-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065852v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shoreline evolution in Ouvea island (New Caledonia). A diachronic approach using (past) long term data. A method for a middle term in field measurements for the future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065853v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38 years of a gravel beach evolution and replenishment in Nice, French Riviera: a synthesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using UAV and very high resolution photogrammetry to assess shoreline evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium « Monitoring of Mediterranean coastal areas; problems and measurement techniques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNR - IBIMET, Jun 2014, Livourne, Italy. pp.613-622</w:t>
+              <w:t xml:space="preserve">GIS and RS User conference, Bridging Information Gaps By Creating Smarter Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170091v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la susceptibilité à l’érosion hydrique des bassins-versants sur l’évolution du rivage : exemples dans le Sud de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jun 2014, Brest, France. pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente-huit ans de rechargements sur la plage de Nice, Côte d’Azur : une synthèse statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.281-288, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiler 3.1 XL, un logiciel gratuit pour la construction et l’analyse de profils topographiques dans Microsoft Excel©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.557-564, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse des cartes anciennes à l’altimétrie laser aéroportée : l’évolution des techniques de suivi du trait de côte. Exemples sur la Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation des écosystèmes marin et terrestre de la Côte d’Opale : du naturalisme à l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schmitt, François, Jul 2008, Wimereux, France. pp.153-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing coastal dunes rehabilitation using very high resolution digital elevation models: an example from Leffrinckoucke, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vanhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nature Restoration Practices in European Coastal Habitats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VLIZ, Sep 2005, Koksijde, Belgium. pp.671-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Climatic Forcing and Potentially Eroding Events on the Coast of Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chaverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Coastal Dynamics (CD05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.339-349, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/40855(214)27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique sédimentaire du site de Calais-Hoverport : progression du rivage et accumulation dunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vanhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aernouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission de Géographie de la Mer et des Littoraux, Jun 2000, Dunkerque, France. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’érosion côtière en Baie de Wissant : de la négligence à l’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Messence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces littoraux en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission de Géographie de la Mer et des Littoraux, Jun 2000, Dunkerque, France. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’efficacité des rechargements sur le cordon de galets de la Baie de Nice (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux: entre environnement et aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, May 1997, Caen, France. pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourishment solutions to the problem of beach erosion in France : the case of the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions in European coastal management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.G. Healy and J.P. Doody, 1995, Swansea, United Kingdom. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5834,698 +5855,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution du rivage par stéréophotogrammétrie aéroportée par drone dans le cadre du SNO DYNALIT : exemples sur la Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de l’évolution du littoral en baie de la Slack (Wimereux, Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Wimereux, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT, un réseau national d’observation scientifique de l’évolution du littoral. Exemple du site d’étude de l’est dunkerquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop “Management of coastal dunes and sandy beaches”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+                <w:t xml:space="preserve">La Passion – Clipperton : une île sentinelle ? Protection, valorisation et gestion de Clipperton. Quels enjeux pour la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049775v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Passion – Clipperton : une île sentinelle ? Protection, valorisation et gestion de Clipperton. Quels enjeux pour la planète</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty islands (south-west Pacific), a multidisciplinary approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Clipperton – Un atout méconnu »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">international scientific conference “Our common future under climate change”, COP 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171657v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution récente des conditions météo-marines à Dunkerque (Nord) de 1997 à 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude REFMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel d'identification et de description des barres intertidales et subtidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque projet Interreg Plages à Risques/Beaches at Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6535,693 +6556,693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la société civile et risques côtiers : expérimentation d’un observatoire participatif de l’érosion côtière à Ouvéa (Iles Loyauté, Nouvelle Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressources à l'assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Européennes, pp.385-408, 2024, 978-3-8416-7831-7             </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in Coastal Survey Techniques: From GNSS to LiDAR and Digital Photogrammetry - Examples on the Northern Coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John P. Tiefenbacher; Davod Poreh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Variability in Environmental Science - Patterns, Processes, and Analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intechopen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-1-83962-460-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Heritage and Tourism: Towards Coviability? Reflections on the Case of Scuba Diving in the Lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barrière, Olivier (Dir.); Behnassi, Mohamed (Dir.); David, Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of social and ecological systems : reconnecting mankind to the biosphere in an era of global change. Vol. 2, Coviability questioned by a diversity of situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Springer International Publishing, pp.169-186, 2019, 978-3-319-78110-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion monitoring on Ouvea island (New Caledonia): involving the local community in climate change adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Leal Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change Adaptation in Pacific Countries : Fostering Resilience and Improving the Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-268, 2017, 978-3-319-50093-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50094-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rivage par photogrammétrie aéroportée à très haute résolution spatiale. Exemple à Ouvéa, Nouvelle-Calédonie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levacher, Daniel; Sanchez-Angulo, Martin; Bertin, Xavier; Brenon, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie civil - génie côtier. Acte des XIVèmes journées nationales. Toulon, France du 29 juin au 1er juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paralia CFL, pp.361-370, 2016, 978-2-35921-017-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche morphodynamique en géomorphologie littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARON-YELLÈS, Nacima; GŒLDNER-GIANELLA, Lydie; VELUT, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : regards, pratiques et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-214, 2002, 2-7288-0276-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7231,300 +7252,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards and climate change in the Loyalty Islands (South-West Pacific), multidisciplinary approach. Our Common Future Under Climate Change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Duff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique à l’étude des littoraux en Méditerranée française : exemples sur la Côte d’Azur (résumé de thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.n°20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution topographique et morphodynamique des plages du Nord – Pas de Calais : exemples des sites de Wissant, Calais Hoverport et Leffrinckoucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7534,558 +7555,558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité pour la protection de la baie de Wissant contre l’érosion marine - Évolution des fonds et transports sédimentaires potentiels en baie de Wissant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aernouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté de Communes de la Terre des Deux Caps. 2004, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vanhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1999, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi topographique du trait de côte et caractérisation sédimentaire des sites de Leffrinckoucke, Calais Hoverport et Wissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Régional Nord Pas de Calais. 1998, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8095,114 +8116,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méthodologique à l'étude des littoraux en Méditerranée française : exemples sur la Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université du Littoral - Côte d'Opale, 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04171622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8270,51 +8291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01EAB349"/>
+    <w:nsid w:val="7F33D236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8501,51 +8522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-cohen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7182-3133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105989126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202161654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x3jNHq4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Canavesio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Terry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07849-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vivier-Boudrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qnv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36442" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2010.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BTHC9WS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaverot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4DR9G217-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paxion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.2002.2168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3142" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/canan.1997.1725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mappe.1997.1254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pikelj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15473-6_50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0556-6.60" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Dibousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourdu-Devulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumasdelage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1650.9042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.061" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vanhee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)27" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Messence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Picart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Duff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50094-2_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171722v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>