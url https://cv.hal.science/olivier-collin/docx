--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -354,295 +354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ReproGenomics Viewer: a multi-omics and cross-species resource compatible with single-cell studies for the reproductive science community</w:t>
+                <w:t xml:space="preserve">The bio.tools registry of software tools and data resources for the life sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Darde</w:t>
+                <w:t xml:space="preserve">Jon Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lecluze</w:t>
+                <w:t xml:space="preserve">Hans Ienasescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lardenois</w:t>
+                <w:t xml:space="preserve">Piotr Chmura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Stévant</w:t>
+                <w:t xml:space="preserve">Emil Rydza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Alary</w:t>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (17), pp.3133-3139. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (164), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1772-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015545v1</w:t>
+                <w:t xml:space="preserve">hal-02408472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bio.tools registry of software tools and data resources for the life sciences</w:t>
+                <w:t xml:space="preserve">The ReproGenomics Viewer: a multi-omics and cross-species resource compatible with single-cell studies for the reproductive science community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Ison</w:t>
+                <w:t xml:space="preserve">Thomas Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Ienasescu</w:t>
+                <w:t xml:space="preserve">Estelle Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Chmura</w:t>
+                <w:t xml:space="preserve">Aurélie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Rydza</w:t>
+                <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ménager</w:t>
+                <w:t xml:space="preserve">Nathan Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (164), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (17), pp.3133-3139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1772-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408472v1</w:t>
+                <w:t xml:space="preserve">hal-02015545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXsIgN: a cross-species repository for toxicogenomic signatures</w:t>
               </w:r>
@@ -756,377 +756,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516082v1</w:t>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific workflows for computational reproducibility in the life sciences: Status, challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.284-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution profiling of novel transcribed regions during rat spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GermOnline 4.0 is a genomics gateway for germline development, meiosis and the mitotic cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gattiker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,256 +3606,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating GALAXY workflows in a metadata management environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Moreews</w:t>
+                <w:t xml:space="preserve">Automatic update of reference data in Galaxy using BioMAJ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Galaxy Day 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Bioinformatique, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093058v1</w:t>
+                <w:t xml:space="preserve">hal-01102421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic update of reference data in Galaxy using BioMAJ.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Integrating GALAXY workflows in a metadata management environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Day 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Bioinformatique, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102421v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Life Sciences Virtual Research Environment</w:t>
               </w:r>
@@ -4055,247 +4055,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des Centres Bioinformatiques Régionaux : RENABI-GO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENABI GRISBI Infrastructure Distribuée pour la Bioinformatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Clément Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GRISBI 2011 : scientifiques et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Blanchet and Christophe Caron and Olivier Collin and Stéphane Delmotte and Clément Gauthey and Tiphaine Martin and Franck Samson and Bruno Spataro, May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2011 - Journées Ouvertes Biologie Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614475v1</w:t>
+                <w:t xml:space="preserve">hal-00640007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENABI GRISBI Infrastructure Distribuée pour la Bioinformatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Gauthey</w:t>
+                <w:t xml:space="preserve">Présentation des Centres Bioinformatiques Régionaux : RENABI-GO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2011 - Journées Ouvertes Biologie Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées GRISBI 2011 : scientifiques et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Blanchet and Christophe Caron and Olivier Collin and Stéphane Delmotte and Clément Gauthey and Tiphaine Martin and Franck Samson and Bruno Spataro, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640007v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t>
               </w:r>
@@ -4540,77 +4540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReNaBi-GRISBI: grande infrastructure pour la bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,64 +5206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ReproGenomics Viewer: a multi-omics and cross-species resource compatible with single-cell studies for the reproductive science community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alain Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lardenois Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemPSy : Identification, classification et priorisation de nouveaux perturbateurs endocriniens par intégration massive de données de toxicogénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alain Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,77 +5945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6144,51 +6144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CEB0986"/>
+    <w:nsid w:val="27039355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6375,51 +6375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-collin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8959-8402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147370140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201242934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Larouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Camir&#233; Bernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Racine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2020-0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02015545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02408472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1772-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D. Duek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Darde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjoeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Texier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093894" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sarbu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Britto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gattiker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baq030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hermida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Liechti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Xenarios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahin Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kugathas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardenois Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-collin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8959-8402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147370140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201242934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Larouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Camir&#233; Bernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Racine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2020-0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02408472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1772-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02015545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D. Duek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Darde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjoeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Texier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093894" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sarbu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Britto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gattiker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baq030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hermida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Liechti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Xenarios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahin Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kugathas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardenois Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>