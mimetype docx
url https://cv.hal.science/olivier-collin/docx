--- v1 (2026-04-14)
+++ v2 (2026-05-14)
@@ -1426,291 +1426,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMAJ2Galaxy: automatic update of reference data in Galaxy using BioMAJ</w:t>
+                <w:t xml:space="preserve">The ReproGenomics Viewer: an integrative cross-species toolbox for the reproductive science community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas A Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monjoeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13742-015-0063-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (W1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240449v1</w:t>
+                <w:t xml:space="preserve">hal-01146120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ReproGenomics Viewer: an integrative cross-species toolbox for the reproductive science community.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioMAJ2Galaxy: automatic update of reference data in Galaxy using BioMAJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monjoeaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (W1), pp.8. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13742-015-0063-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146120v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BioMart community portal: an innovative alternative to large, centralized data repositories</w:t>
               </w:r>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic update of reference data in Galaxy using BioMAJ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjoeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadoopizer : a cloud environment for bio-informatics data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,368 +4055,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENABI GRISBI Infrastructure Distribuée pour la Bioinformatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gauthey</w:t>
+                <w:t xml:space="preserve">Jonathan Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Delmotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2011 - Journées Ouvertes Biologie Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">SERVICES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640007v1</w:t>
+                <w:t xml:space="preserve">inria-00638694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des Centres Bioinformatiques Régionaux : RENABI-GO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENABI GRISBI Infrastructure Distribuée pour la Bioinformatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Clément Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GRISBI 2011 : scientifiques et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Blanchet and Christophe Caron and Olivier Collin and Stéphane Delmotte and Clément Gauthey and Tiphaine Martin and Franck Samson and Bruno Spataro, May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2011 - Journées Ouvertes Biologie Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614475v1</w:t>
+                <w:t xml:space="preserve">hal-00640007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLICEE: A Service oriented middleware for intensive scientific computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Moreews</w:t>
+                <w:t xml:space="preserve">Présentation des Centres Bioinformatiques Régionaux : RENABI-GO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERVICES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, WASHINGTON DC, United States</w:t>
+              <w:t xml:space="preserve">Journées GRISBI 2011 : scientifiques et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Blanchet and Christophe Caron and Olivier Collin and Stéphane Delmotte and Clément Gauthey and Tiphaine Martin and Franck Samson and Bruno Spataro, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioDesc : gestion d'un entrepôt multiformat de descriptions de ressources bioinformatiques</w:t>
               </w:r>
@@ -4540,77 +4540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReNaBi-GRISBI: grande infrastructure pour la bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4928,286 +4928,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P06-18 Enhancing prediction and priorisation of adverse effects: TOXsIgN as a comprehensive resource for toxicogenomics</w:t>
+                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Darde</w:t>
+                <w:t xml:space="preserve">Konogan Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kugathas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Laurent Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Guével</w:t>
+                <w:t xml:space="preserve">Christophe Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTOX 2024 - 58th Congress of the European Societies of Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690377v1</w:t>
+                <w:t xml:space="preserve">hal-04618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating data flows throughout their whole life cycle</w:t>
+                <w:t xml:space="preserve">P06-18 Enhancing prediction and priorisation of adverse effects: TOXsIgN as a comprehensive resource for toxicogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konogan Bourhy</w:t>
+                <w:t xml:space="preserve">T. Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouri</w:t>
+                <w:t xml:space="preserve">I. Kugathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bruley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Lamotte</w:t>
+                <w:t xml:space="preserve">R. Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROTOX 2024 - 58th Congress of the European Societies of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. pp.S159, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618277v1</w:t>
+                <w:t xml:space="preserve">hal-04690377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ReproGenomics Viewer: a multi-omics and cross-species resource compatible with single-cell studies for the reproductive science community</w:t>
               </w:r>
@@ -5312,277 +5312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t>
+                <w:t xml:space="preserve">ChemPSy : Identification, classification et priorisation de nouveaux perturbateurs endocriniens par intégration massive de données de toxicogénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alain Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Béranger</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lancien Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t>
+                <w:t xml:space="preserve">Becker Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans PNREST, ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445079v1</w:t>
+                <w:t xml:space="preserve">hal-02445078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemPSy : Identification, classification et priorisation de nouveaux perturbateurs endocriniens par intégration massive de données de toxicogénomiques</w:t>
+                <w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alain Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Becker Emmanuelle</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Potdevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Lancien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans PNREST, ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445078v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ReproGenomics Viewer: An integrative cross-species toolbox for the reproductive science community</w:t>
               </w:r>
@@ -5594,64 +5594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alain Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becker Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monjoeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,51 +5818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Motifs: a web resource for pattern matching and discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6144,51 +6144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27039355"/>
+    <w:nsid w:val="F65F683D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6375,51 +6375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-collin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8959-8402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147370140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201242934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Larouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Camir&#233; Bernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Racine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2020-0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02408472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1772-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02015545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D. Duek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Darde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjoeaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Texier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093894" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sarbu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Britto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gattiker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baq030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hermida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Liechti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Xenarios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahin Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kugathas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.402" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardenois Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-collin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8959-8402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147370140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201242934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Larouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Camir&#233; Bernier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Racine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2020-0018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02408472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ienasescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chmura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Rydza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1772-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02015545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lecluze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Alary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.01.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01342472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D. Duek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw070" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Darde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjoeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.7536.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.118166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Texier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lavault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093894" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Calvez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Sarbu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Britto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gattiker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baq030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hermida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Liechti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Xenarios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roeder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Marie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahin Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Doughi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konogan Bourhy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Lamotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kugathas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.402" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445089v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lardenois Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker Emmanuelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>