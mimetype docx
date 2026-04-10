--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -539,304 +539,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting evidential distances by connecting them to partial orders: Application to belief function approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential Matrix Metrics as Distances Between Meta-Data Dependent Bodies of Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehena Loudahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (1), pp.109 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2395877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263550v1</w:t>
+                <w:t xml:space="preserve">hal-01115637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Matrix Metrics as Distances Between Meta-Data Dependent Bodies of Evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting evidential distances by connecting them to partial orders: Application to belief function approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (1), pp.109 - 122. </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2395877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115637v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New distances between bodies of evidence based on Dempsterian specialization matrices and their consistency with the conjunctive combination rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1323,294 +1323,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal segmentation of prostate using multispectral magnetic resonance images</w:t>
+                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Iancu</w:t>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Puech</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702548v1</w:t>
+                <w:t xml:space="preserve">hal-00702594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
+                <w:t xml:space="preserve">Zonal segmentation of prostate using multispectral magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Puech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (11), pp.6093-6105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00702594v1</w:t>
+                <w:t xml:space="preserve">hal-00702548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D-matching method of non-rigid and partially similar models using curve analysis</w:t>
               </w:r>
@@ -1726,77 +1726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage géométrique non rigide pour le guidage de la thérapie focale laser du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2062,51 +2062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a deformable model and a probabilistic framework for an automatic 3D segmentation of prostate on MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,64 +2681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha$-junctions of categorical mass functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,77 +2785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of $L^p$ norm-based specialization distances between bodies of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3074,77 +3074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit et indices de dissimilarité dans la TFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3483,217 +3483,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-shape retrieval using curves and HMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hedi Tabia</w:t>
+                <w:t xml:space="preserve">Automatic discounting rate computation using a dissent criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Pattern Recognition (ICPR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.WeBCT9.6</w:t>
+              <w:t xml:space="preserve">Workshop on the theory of belief functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667989v1</w:t>
+                <w:t xml:space="preserve">hal-00668110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic discounting rate computation using a dissent criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+                <w:t xml:space="preserve">3D-shape retrieval using curves and HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the theory of belief functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">20th IEEE International Conference on Pattern Recognition (ICPR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.WeBCT9.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668110v1</w:t>
+                <w:t xml:space="preserve">hal-00667989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Visual Patch for 3D Shape Retrieval</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D segmentation of prostate in MRI combining a priori knowledge, Markov fields and Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automatic zonal segmentation of prostate by combining a deformable model and a probabilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the combination of belief functions on real numbers and the fusion based on maximal coherent sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaitsivery Jacques Madiomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,204 +4195,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La combinaison d'indicateurs comptables et de caractéristiques de propriété et de gestion permet-elle d'expliquer l'endettement financier des PME familiales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Croquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
+              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343867v1</w:t>
+                <w:t xml:space="preserve">halshs-00581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La combinaison d'indicateurs comptables et de caractéristiques de propriété et de gestion permet-elle d'expliquer l'endettement financier des PME familiales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Croquet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581179v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
               </w:r>
@@ -4977,59 +4977,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vassil Sgurev; Ronald R. Yager; Janusz Kacprzyk; Krassimir T. Atanassov. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Contributions in Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 657, Springer International Publishing, pp.1-22, 2017, Studies in Computational Intelligence, 978-3-319-82354-6. </w:t>
+              <w:t xml:space="preserve">Recent Contributions in Intelligent Systems (Studies in Computational Intelligence, vol 657)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-22, 2016, Studies in Computational Intelligence (SCI,volume 657), 978-3-319-82354-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41438-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5439,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>