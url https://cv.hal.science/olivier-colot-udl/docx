--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -106,222 +106,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOCC: Scalable POssibilistic Classifier Combination - toward robust aggregation of classifiers</w:t>
+                <w:t xml:space="preserve">Influence du type de CEO et de l’environnement concurrentiel sur la relation entre l'orientation entrepreneuriale et la performance des entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Albardan</w:t>
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113332⟩</w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Entreprise &amp; Société 2020 – 1, n° 7, 2020 – 1 (n° 7), pp.37-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10787-3.p.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494735v1</w:t>
+                <w:t xml:space="preserve">hal-02998940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type de CEO et de l’environnement concurrentiel sur la relation entre l'orientation entrepreneuriale et la performance des entreprises familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPOCC: Scalable POssibilistic Classifier Combination - toward robust aggregation of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Albardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Entreprise &amp; Société 2020 – 1, n° 7, 2020 – 1 (n° 7), pp.37-65. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10787-3.p.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998940v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion weighted MRI as an early predictor of tumor response to hypofractionated stereotactic boost for prostate cancer</w:t>
               </w:r>
@@ -441,98 +441,98 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idempotent conjunctive and disjunctive combination of belief functions by distance minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 92, pp.32-48. </w:t>
+              <w:t xml:space="preserve">, 2018, 92, pp.32-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijar.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -558,77 +558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Matrix Metrics as Distances Between Meta-Data Dependent Bodies of Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (1), pp.109 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,77 +662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting evidential distances by connecting them to partial orders: Application to belief function approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,77 +779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New distances between bodies of evidence based on Dempsterian specialization matrices and their consistency with the conjunctive combination rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (5), pp.1093-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -981,321 +981,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of pectoral muscle in MLO view of mammograms</w:t>
+                <w:t xml:space="preserve">A parts-based approach for automatic 3D-shape categorization using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Feudjio-Kougoum</w:t>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.33:1-33:16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907114v1</w:t>
+                <w:t xml:space="preserve">hal-00794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parts-based approach for automatic 3D-shape categorization using belief functions</w:t>
+                <w:t xml:space="preserve">Automatic extraction of pectoral muscle in MLO view of mammograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Tabia</w:t>
+                <w:t xml:space="preserve">Cyrille Feudjio-Kougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tiédeu Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (23), pp.8493-8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/23/84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794042v1</w:t>
+                <w:t xml:space="preserve">hal-00907114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional object retrieval based on vector quantization of invariant descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.023011-1 - 023011-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,687 +1323,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Singular sources mining using evidential conflict analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.1433 - 1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702594v1</w:t>
+                <w:t xml:space="preserve">hal-00668096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonal segmentation of prostate using multispectral magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Iancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (11), pp.6093-6105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D-matching method of non-rigid and partially similar models using curve analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00660801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage géométrique non rigide pour le guidage de la thérapie focale laser du cancer de la prostate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new 3D-matching method of non-rigid and partially similar models using curve analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (5), pp.284-287. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.852-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702598v1</w:t>
+                <w:t xml:space="preserve">hal-00660801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular sources mining using evidential conflict analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recalage géométrique non rigide pour le guidage de la thérapie focale laser du cancer de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Klein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.284-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00668096v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy filter based on interval-valued fuzzy sets for image filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161 (1), pp.96-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,90 +2062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a deformable model and a probabilistic framework for an automatic 3D segmentation of prostate on MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (2), pp.181-188. </w:t>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential segmentation scheme of multi-echo MR images for the detection of brain tumors using neighborhood information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vannoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2447,90 +2447,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized learning with budgeted network load using Gaussian copulas and classifier ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Albardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD, Decentralized Machine Learning at the Edge Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wurzburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2564,77 +2564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idempotent Conjunctive Combination of Belief Functions by Distance Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Belief Functions : Theory and Applications (BELIEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pragua, Czech Republic. pp.156-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2668,90 +2668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\alpha$-junctions of categorical mass functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehena Loudahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">third international conference on belief functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,77 +2798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of $L^p$ norm-based specialization distances between bodies of evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">thrid international conference on belief functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.422-431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function theory for image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CReSTIC - EA 3804, Université de Reims Champagne-Ardennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,64 +2971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A belief function model for pixel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.189-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,77 +3087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit et indices de dissimilarité dans la TFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.245-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle noise reduction using an interval type-2 fuzzy sets filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.60-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3273,90 +3273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Shape Retrieval using Bag-of-Feature techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7864B-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,90 +3381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-rigid 3D shape classification using Bag-of-Feature techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,64 +3489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discounting rate computation using a dissent criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the theory of belief functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,90 +3571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-shape retrieval using curves and HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Pattern Recognition (ICPR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.WeBCT9.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3679,90 +3679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Visual Patch for 3D Shape Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia Workshop on 3D Object Retrieval 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.WS02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations dans le cadre de la théorie des fonctions de croyance : applications en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3850,804 +3850,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D segmentation of prostate in MRI combining a priori knowledge, Markov fields and Bayesian framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lopes</w:t>
+                <w:t xml:space="preserve">About the combination of belief functions on real numbers and the fusion based on maximal coherent sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ilaitsivery Jacques Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - EMBC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.2992-2995</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Fusion - Fusion 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Köln, Germany. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776489v1</w:t>
+                <w:t xml:space="preserve">hal-00776512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automatic zonal segmentation of prostate by combining a deformable model and a probabilistic framework</w:t>
+                <w:t xml:space="preserve">Automatic 3D segmentation of prostate in MRI combining a priori knowledge, Markov fields and Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-72</w:t>
+              <w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - EMBC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.2992-2995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776496v1</w:t>
+                <w:t xml:space="preserve">hal-00776489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the combination of belief functions on real numbers and the fusion based on maximal coherent sets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward automatic zonal segmentation of prostate by combining a deformable model and a probabilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Fusion - Fusion 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Köln, Germany. pp.783-790</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776512v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La combinaison d'indicateurs comptables et de caractéristiques de propriété et de gestion permet-elle d'expliquer l'endettement financier des PME familiales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A similarity-based adaptive neighborhood method for correlation-based stereo matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Croquet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP '04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Singapore, Singapore. pp.1341-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1419747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00581179v1</w:t>
+                <w:t xml:space="preserve">hal-00521081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La combinaison d'indicateurs comptables et de caractéristiques de propriété et de gestion permet-elle d'expliquer l'endettement financier des PME familiales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Croquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
+              <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343867v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
+                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-La-Neuve, Belgique. pp.424-427</w:t>
+              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343860v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A similarity-based adaptive neighborhood method for correlation-based stereo matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP '04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20° Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-La-Neuve, Belgique. pp.424-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1419747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521081v1</w:t>
+                <w:t xml:space="preserve">hal-00343860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of brain tumors by evidence theory: on the use of the conflict information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Segmentation of MR Brain Images into White Matter, Gray Matter and Cerebro-spinal Fluid by Means of Evidence Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, France. pp.II-785-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vassil Sgurev; Ronald R. Yager; Janusz Kacprzyk; Krassimir T. Atanassov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Contributions in Intelligent Systems (Studies in Computational Intelligence, vol 657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-22, 2016, Studies in Computational Intelligence (SCI,volume 657), 978-3-319-82354-6. </w:t>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vannoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision Research Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>