--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -106,222 +106,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type de CEO et de l’environnement concurrentiel sur la relation entre l'orientation entrepreneuriale et la performance des entreprises familiales</w:t>
+                <w:t xml:space="preserve">SPOCC: Scalable POssibilistic Classifier Combination - toward robust aggregation of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+                <w:t xml:space="preserve">Mahmoud Albardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10787-3.p.0037⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998940v1</w:t>
+                <w:t xml:space="preserve">hal-02494735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOCC: Scalable POssibilistic Classifier Combination - toward robust aggregation of classifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du type de CEO et de l’environnement concurrentiel sur la relation entre l'orientation entrepreneuriale et la performance des entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Klein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jonathan Bauweraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.113332. </w:t>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Entreprise &amp; Société 2020 – 1, n° 7, 2020 – 1 (n° 7), pp.37-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10787-3.p.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494735v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion weighted MRI as an early predictor of tumor response to hypofractionated stereotactic boost for prostate cancer</w:t>
               </w:r>
@@ -441,77 +441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idempotent conjunctive and disjunctive combination of belief functions by distance minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.32-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -539,317 +539,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Matrix Metrics as Distances Between Meta-Data Dependent Bodies of Evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interpreting evidential distances by connecting them to partial orders: Application to belief function approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2395877⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115637v1</w:t>
+                <w:t xml:space="preserve">hal-01263550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting evidential distances by connecting them to partial orders: Application to belief function approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidential Matrix Metrics as Distances Between Meta-Data Dependent Bodies of Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehena Loudahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.15-33. </w:t>
+              <w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (1), pp.109 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2395877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263550v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New distances between bodies of evidence based on Dempsterian specialization matrices and their consistency with the conjunctive combination rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (5), pp.1093-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -981,321 +981,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parts-based approach for automatic 3D-shape categorization using belief functions</w:t>
+                <w:t xml:space="preserve">Automatic extraction of pectoral muscle in MLO view of mammograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Tabia</w:t>
+                <w:t xml:space="preserve">Cyrille Feudjio-Kougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tiédeu Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (23), pp.8493-8515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/58/23/84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794042v1</w:t>
+                <w:t xml:space="preserve">hal-00907114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of pectoral muscle in MLO view of mammograms</w:t>
+                <w:t xml:space="preserve">A parts-based approach for automatic 3D-shape categorization using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Feudjio-Kougoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiédeu Alain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.33:1-33:16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907114v1</w:t>
+                <w:t xml:space="preserve">hal-00794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional object retrieval based on vector quantization of invariant descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.023011-1 - 023011-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,687 +1323,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular sources mining using evidential conflict analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new 3D-matching method of non-rigid and partially similar models using curve analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (9), pp.1433 - 1451. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.852-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668096v1</w:t>
+                <w:t xml:space="preserve">hal-00660801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal segmentation of prostate using multispectral magnetic resonance images</w:t>
+                <w:t xml:space="preserve">Recalage géométrique non rigide pour le guidage de la thérapie focale laser du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Iancu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Puech</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.284-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702548v1</w:t>
+                <w:t xml:space="preserve">hal-00702598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
+                <w:t xml:space="preserve">Zonal segmentation of prostate using multispectral magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Iancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Puech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Mordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (11), pp.6093-6105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00702594v1</w:t>
+                <w:t xml:space="preserve">hal-00702548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D-matching method of non-rigid and partially similar models using curve analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche hybride combinant champs de Markov et modèle statistique de forme pour l'extraction des contours de la prostate en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (4), pp.852-858. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.251-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2010.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660801v1</w:t>
+                <w:t xml:space="preserve">hal-00702594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage géométrique non rigide pour le guidage de la thérapie focale laser du cancer de la prostate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular sources mining using evidential conflict analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.1433 - 1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00702598v1</w:t>
+                <w:t xml:space="preserve">hal-00668096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy filter based on interval-valued fuzzy sets for image filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161 (1), pp.96-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,90 +2062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a deformable model and a probabilistic framework for an automatic 3D segmentation of prostate on MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (2), pp.181-188. </w:t>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential segmentation scheme of multi-echo MR images for the detection of brain tumors using neighborhood information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vannoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2447,90 +2447,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized learning with budgeted network load using Gaussian copulas and classifier ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Albardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD, Decentralized Machine Learning at the Edge Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wurzburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2564,77 +2564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idempotent Conjunctive Combination of Belief Functions by Distance Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Belief Functions : Theory and Applications (BELIEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pragua, Czech Republic. pp.156-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,291 +2662,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\alpha$-junctions of categorical mass functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fast computation of $L^p$ norm-based specialization distances between bodies of evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehena Loudahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">third international conference on belief functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.1-10, </w:t>
+              <w:t xml:space="preserve">thrid international conference on belief functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.422-431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012048v2</w:t>
+                <w:t xml:space="preserve">hal-01015330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of $L^p$ norm-based specialization distances between bodies of evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">$\alpha$-junctions of categorical mass functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehena Loudahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">thrid international conference on belief functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.422-431, </w:t>
+              <w:t xml:space="preserve">third international conference on belief functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015330v1</w:t>
+                <w:t xml:space="preserve">hal-01012048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief function theory for image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CReSTIC - EA 3804, Université de Reims Champagne-Ardennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,281 +2965,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A belief function model for pixel data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conflit et indices de dissimilarité dans la TFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehena Loudahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.245-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702603v1</w:t>
+                <w:t xml:space="preserve">hal-00766170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit et indices de dissimilarité dans la TFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A belief function model for pixel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.189-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766170v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle noise reduction using an interval type-2 fuzzy sets filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.60-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3273,90 +3273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Shape Retrieval using Bag-of-Feature techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.7864B-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,90 +3381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-rigid 3D shape classification using Bag-of-Feature techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,64 +3489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic discounting rate computation using a dissent criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the theory of belief functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,90 +3571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-shape retrieval using curves and HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Pattern Recognition (ICPR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.WeBCT9.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3679,90 +3679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Visual Patch for 3D Shape Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Multimedia Workshop on 3D Object Retrieval 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.WS02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations dans le cadre de la théorie des fonctions de croyance : applications en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3850,804 +3850,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the combination of belief functions on real numbers and the fusion based on maximal coherent sets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward automatic zonal segmentation of prostate by combining a deformable model and a probabilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Fusion - Fusion 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Köln, Germany. pp.783-790</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776512v1</w:t>
+                <w:t xml:space="preserve">hal-00776496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D segmentation of prostate in MRI combining a priori knowledge, Markov fields and Bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society - EMBC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.2992-2995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automatic zonal segmentation of prostate by combining a deformable model and a probabilistic framework</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">About the combination of belief functions on real numbers and the fusion based on maximal coherent sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vannobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaitsivery Jacques Madiomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro - ISBI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-72</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Fusion - Fusion 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Köln, Germany. pp.783-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776496v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A similarity-based adaptive neighborhood method for correlation-based stereo matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP '04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521081v1</w:t>
+                <w:t xml:space="preserve">hal-00343867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La combinaison d'indicateurs comptables et de caractéristiques de propriété et de gestion permet-elle d'expliquer l'endettement financier des PME familiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Croquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Clustering Algorithm for Color Quantization</w:t>
+                <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T - Beijing International Conference on Imaging: Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Beijing, China. 2 p</w:t>
+              <w:t xml:space="preserve">20° Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-La-Neuve, Belgique. pp.424-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343867v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des images couleur par un algorithme de classification crédibiliste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A similarity-based adaptive neighborhood method for correlation-based stereo matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madain Perez-Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP '04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Singapore, Singapore. pp.1341-1344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1419747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343860v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of brain tumors by evidence theory: on the use of the conflict information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Segmentation of MR Brain Images into White Matter, Gray Matter and Cerebro-spinal Fluid by Means of Evidence Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, France. pp.II-785-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vassil Sgurev; Ronald R. Yager; Janusz Kacprzyk; Krassimir T. Atanassov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Contributions in Intelligent Systems (Studies in Computational Intelligence, vol 657)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-22, 2016, Studies in Computational Intelligence (SCI,volume 657), 978-3-319-82354-6. </w:t>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vannoorenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision Research Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Betrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Albardan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10787-3.p.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj Henni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tresch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Reynaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28817-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.01.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehena Loudahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vannobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2395877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2014.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818212v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Makni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Betrouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2012.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Feudjio-Kougoum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;deu Alain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/23/84" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Puech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mordon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C5J0HK6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iancu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.05.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71M9KV7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bigand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04XP3851-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dewalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-008-0281-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK4KK4L1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2003.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ST53CR2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43823-4_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_46" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01012048v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5S5SD4X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaitsivery Jacques Madiomanana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madain Perez-Patricio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1419747" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delepoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41438-6_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.be/books?id=g9bP-7oBulUC&amp;amp;lpg=PA294&amp;amp;ots=3h693y4gYs&amp;amp;dq=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;pg=PA279#v=onepage&amp;amp;q=Evidence-based%20pixel%20labeling%20for%20color%20image%20segmentation%20macaire&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>