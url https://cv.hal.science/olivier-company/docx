--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -467,261 +467,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04099672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t>
+                <w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Kelaiaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03246589v1</w:t>
+                <w:t xml:space="preserve">lirmm-03523086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t>
+                <w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Kelaiaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03523086v1</w:t>
+                <w:t xml:space="preserve">lirmm-03246589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-oriented selection of poses and forces for robot elastostatic calibration</w:t>
               </w:r>
@@ -1811,261 +1811,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00580594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuation Redundancy as a Way to Improve the Acceleration Capabilities of 3T and 3T1R Pick-and-Place Parallel Manipulators</w:t>
+                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (4), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4002078⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533875v1</w:t>
+                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
+                <w:t xml:space="preserve">Actuation Redundancy as a Way to Improve the Acceleration Capabilities of 3T and 3T1R Pick-and-Place Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified dynamic modeling and improvement of a four degree of freedom pick-and-place manipulator with articulated moving platform</w:t>
               </w:r>
@@ -2762,234 +2762,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
+                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 3-Axis Parallel Machine-Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 216 (Special Issue, IMechE Part K), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (11), pp.1325-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/146441930221600102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0094-114X(02)00040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268578v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 3-Axis Parallel Machine-Tool</w:t>
+                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 216 (Special Issue, IMechE Part K), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/146441930221600102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0094-114X(02)00040-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedli Belhassen Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,273 +3122,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based TDA for CDPRs with Elastic Cables: Twice Continuously Differentiable Cable Tensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chanal</w:t>
+                <w:t xml:space="preserve">Model-based thermal drift compensation for high-precision hexapod robot actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2025 - 7th International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China, Jul 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Euspen Special Interest Conference: Precision and Performance 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Cranfield University, United Kingdom. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369045v1</w:t>
+                <w:t xml:space="preserve">lirmm-05383786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based thermal drift compensation for high-precision hexapod robot actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vissière</w:t>
+                <w:t xml:space="preserve">Optimization-Based TDA for CDPRs with Elastic Cables: Twice Continuously Differentiable Cable Tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nassim Bellila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euspen Special Interest Conference: Precision and Performance 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Cranfield University, United Kingdom. pp.121-124</w:t>
+              <w:t xml:space="preserve">CableCon 2025 - 7th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China, Jul 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05383786v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology of the hexapod positioning systems for ground system equipment: recent innovations, and state of the art of reachable performances</w:t>
               </w:r>
@@ -4025,304 +4025,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Analysis of Large-Dimension Reconfigurable Suspended Cable-Driven Parallel Robots</w:t>
+                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.5728-5735, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221402v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,51 +4408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,174 +4662,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00906202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
+                <w:t xml:space="preserve">hal-00984693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,244 +4868,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.436-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00906223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une plateforme technique &amp;quot; logement témoin accessible</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">On the Simplifications of Cable Model in Static Analysis of Large-Dimension Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.928-934, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984693v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 100G with PKM. Is Actuation Redundancy a Good Solution for Pick-and-Place?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,151 +5731,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Par4 to Adept Quattro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotic Systems for Handling and Assembly - 3rd International Colloquium of the Collaborative Research Center SFB 562</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1970-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00285857v1</w:t>
+                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5930,609 +5926,626 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00305178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'08: International Conference on Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00304811v2</w:t>
+                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2008-49969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Par4 to Adept Quattro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotic Systems for Handling and Assembly - 3rd International Colloquium of the Collaborative Research Center SFB 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Braunschweig, Germany, pp.207-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2008-49969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322385v1</w:t>
+                <w:t xml:space="preserve">lirmm-00285857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a 3-Dof Parallel Redundant ARCHI Robot to an Auto-Calibrated ARCHI Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robotics through Stiffness Estimation with Extended Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC'07: Internationial Design Engineering Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, USA, pp.DETC2007-34786</w:t>
+              <w:t xml:space="preserve">ICAR 2007 - 13th International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Jeju, South Korea. pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195541v1</w:t>
+                <w:t xml:space="preserve">lirmm-00186798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic-Assisted Surgery Through Haptic Feedback Teleoperation Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp.351-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00186821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6619,77 +6632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Transparency Analysis of a Haptic Feedback Controller for Medical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6730,360 +6743,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robotics through Stiffness Estimation with Extended Kalman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Teleoperated Needle Insertion with Haptic Feedback Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cortesão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2007 - 13th International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, CA, United States. pp.1254-1259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00186798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00186804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Teleoperated Needle Insertion with Haptic Feedback Controller</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rui Cortesão</w:t>
+                <w:t xml:space="preserve">From a 3-Dof Parallel Redundant ARCHI Robot to an Auto-Calibrated ARCHI Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDETC'07: Internationial Design Engineering Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Las Vegas, Nevada, USA, pp.DETC2007-34786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00186804v1</w:t>
+                <w:t xml:space="preserve">lirmm-00195541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Modelling and Identification of PAR4, a Very High-Speed Parallel Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Chemnitz (Allemagne), pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106293v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
               </w:r>
@@ -7180,1316 +7180,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Haptic Control Design for Robotic-Assisted Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cortesão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zarrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.454-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
+                <w:t xml:space="preserve">lirmm-00119815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Control Design for Robotic-Assisted Minimally Invasive Surgery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Geometrical Calibration of the High Speed Robot Par4 Using a Laser Tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMAR'06: 12th International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Miedzyzdroje, Poland, Poland. pp.687-692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00119815v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Calibration of the High Speed Robot Par4 Using a Laser Tracker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">Dynamic Modelling and Identification of PAR4, a Very High-Speed Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maurine</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMAR'06: 12th International Conference on Methods and Models in Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Miedzyzdroje, Poland, Poland. pp.687-692</w:t>
+              <w:t xml:space="preserve">IROS'06: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105708v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Flexible 3-RRR Planar Parallel Micro-Stage in Near Singular Configuration for Resolution Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106493v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Modeling Analytical Stiffness of a Lower Mobility Parallel Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105965v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+                <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada. pp.547-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2005.1545142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106125v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schoenflies Motion Generator: A New Non-Redundant Parallel Manipulator with Unlimited Rotation Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2005.1545142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106124v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoenflies Motion Generator: A New Non-Redundant Parallel Manipulator with Unlimited Rotation Capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Hong-Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2005.1600665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105964v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+                <w:t xml:space="preserve">High Resolution Flexible 3-RRR Planar Parallel Micro-Stage in Near Singular Configuration for Resolution Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2005, Hong-Kong, China. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2005, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2005.1600665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106494v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Speed Parallel Robot for Scara Motions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+                <w:t xml:space="preserve">PRP Planar Parallel Mechanism in Configurations Improving Displacement Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPT: International Conference on Positioning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Shizuoka, Japan. pp.279-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108840v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On PKM with Articulated Travelling-Plate and Large Tilting Angles</w:t>
               </w:r>
@@ -8564,1242 +8555,1251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRP Planar Parallel Mechanism in Configurations Improving Displacement Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ronchi</w:t>
+                <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPT: International Conference on Positioning Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Shizuoka, Japan. pp.279-284</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3936-3941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108854v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
+                <w:t xml:space="preserve">Evaluation of a 4 Degree of Freedom Parallel Manipulator Stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3936-3941</w:t>
+              <w:t xml:space="preserve">IFToMM:'04: International Federation for the Promotion of Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Tianjin (China), pp.1857-1861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108812v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a 4 Degree of Freedom Parallel Manipulator Stiffness</w:t>
+                <w:t xml:space="preserve">A High-Speed Parallel Robot for Scara Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM:'04: International Federation for the Promotion of Mechanism and Machine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.4109-4115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108924v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Novel 4-DOFs Parallel Robot H4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hee-Byoung Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, Taipei, Japan. pp.1185-1190, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241753⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1875-1880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269434v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
+                <w:t xml:space="preserve">Eureka: A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241868⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.3575-3580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269505v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eureka: A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">A Statistical Approach for the Computation of the Forward Kinematic Model of Redundantly Actuated Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249710⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.3558-3564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191915v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Approach for the Computation of the Forward Kinematic Model of Redundantly Actuated Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+                <w:t xml:space="preserve">A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Las Vegas, NV, United States. pp.3558-3564, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.3575-3580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269463v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 5-Degree-of-Freedom Redundant Parallel Mechanism with High Tilting Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Design and Control of a Novel 4-DOFs Parallel Robot H4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee-Byoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Konno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuro Shibukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Japan. pp.1185-1190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269435v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
+                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4108-4113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
               </w:r>
@@ -9915,51 +9915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10262,51 +10262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of 4 Degrees of Freedom Redundant Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,69 +10672,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -10771,69 +10771,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -10870,69 +10870,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11751,51 +11751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuro Shibukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Morita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12139,51 +12139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB34B8E6"/>
+    <w:nsid w:val="F4585159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12370,51 +12370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-company" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-215X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204447879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7611-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1MBC5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.703168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FCGHFTDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-company" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-215X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204447879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7611-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1MBC5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.703168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FCGHFTDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>