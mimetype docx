--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2762,234 +2762,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 3-Axis Parallel Machine-Tool</w:t>
+                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 37 (11), pp.1325-1345. </w:t>
+              <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 216 (Special Issue, IMechE Part K), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0094-114X(02)00040-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/146441930221600102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268577v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
+                <w:t xml:space="preserve">Modelling and Preliminary Design Issues of a 3-Axis Parallel Machine-Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-body Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (11), pp.1325-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0094-114X(02)00040-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/146441930221600102⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268578v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5480,278 +5480,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00399009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429818v1</w:t>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Sartori Natal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a 6-dof Parallel Measurement Mechanism Integrated in a 3-dof Parallel Machine-Tool</w:t>
               </w:r>
@@ -9442,364 +9442,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
+                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4108-4113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
               </w:r>
@@ -9909,260 +9909,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10672,69 +10672,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -10771,69 +10771,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -10870,69 +10870,69 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12139,51 +12139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4585159"/>
+    <w:nsid w:val="060633E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12370,51 +12370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-company" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-215X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204447879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7611-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1MBC5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.703168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FCGHFTDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-company" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6551-215X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204447879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Radel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diourte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.558-569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7611-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1MBC5L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2012.703168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-FCGHFTDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Andr&#232;s Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V5DV9FK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.810232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(02)00040-X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nassim Bellila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Belhassen Bouzgarrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonneville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Campagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696461" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00486231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152508" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304811v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650930" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes&#227;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2007.4434677" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282168" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105708v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570611" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ronchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Byoung Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Konno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Shibukawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241753" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon San Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Azcoitia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bueno Zabalo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269837v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Morita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>