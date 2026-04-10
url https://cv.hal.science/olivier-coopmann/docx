--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -442,408 +442,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-03659003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022408v1</w:t>
+                <w:t xml:space="preserve">meteo-02874632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
+                <w:t xml:space="preserve">Use of variable ozone in a radiative transfer model for the global Météo‐France 4D‐Var system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marécal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.3869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009405v1</w:t>
+                <w:t xml:space="preserve">hal-03022408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the Atmospheric Measurements by Ultra-Light Spectrometer (AMULSE) greenhouse gas profiling system and application for satellite retrieval validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update of Infrared Atmospheric Sounding Interferometer (IASI) channel selection with correlated observation errors for numerical weather prediction (NWP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.3099-3118. </w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.2659 - 2680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3099-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-2659-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-02874632v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI Ozone-Sensitive Channels in Preparation for an Enhanced Coupling Between Numerical Weather Prediction and Chemistry Transport Models</w:t>
               </w:r>
@@ -972,247 +972,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
+                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Maillot</w:t>
+                <w:t xml:space="preserve">Etienne Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05293761v1</w:t>
+                <w:t xml:space="preserve">meteo-05107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
+                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gruet</w:t>
+                <w:t xml:space="preserve">Auguste Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05107833v1</w:t>
+                <w:t xml:space="preserve">meteo-05293761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts: 1st evaluation of the OSSE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,165 +1374,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04844855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation for the assimilation of the future IRS sounder in MOCAGE CTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04871105v1</w:t>
+                <w:t xml:space="preserve">meteo-04843176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of IASI and IASI-NG for the characterization of CO over the globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1547,208 +1521,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04843918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation for the assimilation of the future IRS sounder in MOCAGE CTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04843176v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04871105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2481,149 +2481,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure assimilation des observations satellitaires infrarouges par le couplage des modèles météorologique et chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Météorologie. Université Paul Sabatier - Toulouse III, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Océan, Atmosphère. Université toulouse 3 Paul Sabatier, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019TOU30303⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03122029v1</w:t>
+                <w:t xml:space="preserve">tel-03150768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure assimilation des observations satellitaires infrarouges par le couplage des modèles météorologique et chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Océan, Atmosphère. Université toulouse 3 Paul Sabatier, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Météorologie. Université Paul Sabatier - Toulouse III, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019TOU30303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03150768v1</w:t>
+                <w:t xml:space="preserve">tel-03122029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2778,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03122029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03122029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>