--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -972,247 +972,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
+                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gruet</w:t>
+                <w:t xml:space="preserve">Auguste Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05107833v1</w:t>
+                <w:t xml:space="preserve">meteo-05293761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation for the assimilation of the GIIRS-2 sounder in MOCAGE CTM for O3 &amp; CO</w:t>
+                <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Maillot</w:t>
+                <w:t xml:space="preserve">Etienne Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">Atelier TRATTORIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-05293761v1</w:t>
+                <w:t xml:space="preserve">meteo-05107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards IASI-NG radiance assimilation for mineral dusts: 1st evaluation of the OSSE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of IASI radiances in the MOCAGE CTM to improve dusts fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03122029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vittorioso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03659003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02874632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3099-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2659-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05293761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Maillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05107833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gruet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05275681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04844855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Petiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.108]" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04843918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04871105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raspaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04724724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03122029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>