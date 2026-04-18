--- v0 (2026-03-05)
+++ v1 (2026-04-18)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
+                <w:t xml:space="preserve">Growth orientation and magnetic properties of GdVO 3 tailored by epitaxial strain engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Passuti</w:t>
+                <w:t xml:space="preserve">A. Gudima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Masset</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chintakindi</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/k1d6-ffkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279537v1</w:t>
+                <w:t xml:space="preserve">hal-05166618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth orientation and magnetic properties of GdVO 3 tailored by epitaxial strain engineering</w:t>
+                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gudima</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">S. Passuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">H. Chintakindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.074405. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/k1d6-ffkp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166618v1</w:t>
+                <w:t xml:space="preserve">hal-05279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry-Driven Formation of Two-Dimensional Ternary Oxides: From Quasicrystal Approximants to Honeycomb Lattice Structures</w:t>
               </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and structure of LaVO 3 and PrVO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,351 +1440,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature 2D Fermi surface of SrTiO3 studied by energy-filtered PEEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mathieu</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+                <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vitaliy Feyer</w:t>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6533⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347198v1</w:t>
+                <w:t xml:space="preserve">hal-03014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism tailored by mechanical strain engineering in PrVO 3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kumar</w:t>
+                <w:t xml:space="preserve">High-temperature 2D Fermi surface of SrTiO3 studied by energy-filtered PEEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fouchet</w:t>
+                <w:t xml:space="preserve">Christophe Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pautrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Vitaliy Feyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (22), pp.224405. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014268v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of magnetic properties in compressively strained PrVO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,709 +1842,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature 2D electron gas at the (001)-SrTiO$_3$ surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorbate Screening of Surface Charge of Microscopic Ferroelectric Domains in Sol–Gel PbZr$_{0.2}$ Ti$_{0.8}$ O$_3$ Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus M Schneider</w:t>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001222⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (34), pp.29311 - 29317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01704463v1</w:t>
+                <w:t xml:space="preserve">cea-01591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbate Screening of Surface Charge of Microscopic Ferroelectric Domains in Sol–Gel PbZr$_{0.2}$ Ti$_{0.8}$ O$_3$ Thin Films</w:t>
+                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Martinotti</w:t>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b08925⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591642v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature 2D electron gas at the (001)-SrTiO$_3$ surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Feyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Claus M Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.181601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162368v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01704463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transitions in La0.7 Ba0.3CoO3 thin films revealed by combining Raman spectroscopy and X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Othmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Daoudi</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955220⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385340v1</w:t>
+                <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin transitions in La0.7 Ba0.3CoO3 thin films revealed by combining Raman spectroscopy and X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+                <w:t xml:space="preserve">Zied Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Kais Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.015308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01576502v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the growth of SrTiO 3 and La 0.66 Sr 0.33 MnO 3 thin films using a low-pressure Reflection High Energy Electron Diffraction system</w:t>
               </w:r>
@@ -2653,2325 +2653,2191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rotella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">G Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henni Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162473v1</w:t>
+                <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rotella</w:t>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164152v1</w:t>
+                <w:t xml:space="preserve">hal-02162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Steciuk</w:t>
+                <w:t xml:space="preserve">A Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henni Ouerdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162475v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO 3 /SrTiO 3 heterostructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162476v1</w:t>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.121107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Subband Reconfiguration in a d 0 -Perovskite Induced by Strain-Driven Structural Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (22), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.226601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital symmetry reconstruction and strong mass renormalization in the two-dimensional electron gas at the surface of KTaO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gabay</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 469, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.121107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00742469v1</w:t>
+                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron gas with universal subbands at the surface of SrTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pailhes</w:t>
+                <w:t xml:space="preserve">Dynamical Response and Confinement of the Electrons at the LaAlO 3 / SrTiO 3 Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rössle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. W. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. K. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.156807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.156807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00558473v1</w:t>
+                <w:t xml:space="preserve">hal-02347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Response and Confinement of the Electrons at the LaAlO 3 / SrTiO 3 Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Schultz</w:t>
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.156807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347437v1</w:t>
+                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.103704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Electronic properties of iron arsenic high temperature superconductors revealed by angle resolved photoemission spectroscopy (ARPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Palczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Samolyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 469 (9-12), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
+                <w:t xml:space="preserve">hal-02347572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Khodan</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (40), pp.406001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106688v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of iron arsenic high temperature superconductors revealed by angle resolved photoemission spectroscopy (ARPES)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lee</w:t>
+                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bödefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.03.050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347572v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of Co-doped (La,Sr)TiO 3 epitaxial thin films probed using x-ray magnetic circular dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling high-mobility conduction in SrTiO3 by oxide thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Cros</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/40/406001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (1), pp.012113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3063026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347601v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347589v1</w:t>
+                <w:t xml:space="preserve">hal-02106676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spatial distribution of charge carriers in LaAlO3/SrTiO3 heterostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Herranz</w:t>
+                <w:t xml:space="preserve">Momentum Dependence of the Superconducting Gap in NdFeAsO 0.9 F 0.1 Single Crystals Measured by Angle Resolved Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santander-Syro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Kondo</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.147003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5118,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Feyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6533" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01704463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus M Schneider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001222" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palczewski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Samolyuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.03.050" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15X13XH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santander-Syro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Feyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01704463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus M Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palczewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Samolyuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.03.050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15X13XH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santander-Syro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>