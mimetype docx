--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Brix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688642v1</w:t>
+                <w:t xml:space="preserve">hal-04308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensional square and hexagonal oxide quasicrystal approximants in SrTiO 3 films grown on Pt(111)/Al 2 O 3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Catalina Ruano Merchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Thiago Trevizam Dorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Florian Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergés</w:t>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7253-7263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05296A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308415v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
               </w:r>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Feyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01704463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus M Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palczewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Samolyuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.03.050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15X13XH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santander-Syro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano-Merchan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Kumar Singh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01783" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ruano Merch&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Trevizam Dorini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05296A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endichi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Feyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suraj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01704463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus M Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001222" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Othmen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Daoudi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.09.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMSMWVKJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00742469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Santander-Syro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bareille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.121107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laukhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozenberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.226601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00558473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kondo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubroka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ssle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Malik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schultz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.156807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Palczewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Samolyuk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.03.050" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15X13XH3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/40/406001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basleti&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3063026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2223" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santander-Syro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>