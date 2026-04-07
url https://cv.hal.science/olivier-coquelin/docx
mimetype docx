--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2718,303 +2718,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
+                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
+              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387310v1</w:t>
+                <w:t xml:space="preserve">hal-02397779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387344v1</w:t>
+                <w:t xml:space="preserve">hal-00482505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
+              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397779v1</w:t>
+                <w:t xml:space="preserve">hal-02387344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
+                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482505v1</w:t>
+                <w:t xml:space="preserve">hal-02387310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grattan's Parliament (1782-1800): Myth and Reality</w:t>
               </w:r>
@@ -3132,165 +3132,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Révolution irlandaise (1916-1923) : entre espoir et désillusion.</w:t>
+                <w:t xml:space="preserve">La Révolution irlandaise (1916-1923) : entre espoir et désillusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès SOFEIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.47-58</w:t>
+              <w:t xml:space="preserve">Passerelles et impasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFEIR, Mar 2004, Rennes, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482470v1</w:t>
+                <w:t xml:space="preserve">hal-02397884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Révolution irlandaise (1916-1923) : entre espoir et désillusion</w:t>
+                <w:t xml:space="preserve">La Révolution irlandaise (1916-1923) : entre espoir et désillusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passerelles et impasses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFEIR, Mar 2004, Rennes, France. pp.47-58</w:t>
+              <w:t xml:space="preserve">Actes du Congrès SOFEIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Rennes, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397884v1</w:t>
+                <w:t xml:space="preserve">hal-00482470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4036,201 +4036,201 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.76-79</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coupures irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482510v1</w:t>
+                <w:t xml:space="preserve">hal-04824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
+                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824260v1</w:t>
+                <w:t xml:space="preserve">hal-00482515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
+                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.57-60</w:t>
+              <w:t xml:space="preserve">2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482515v1</w:t>
+                <w:t xml:space="preserve">hal-00482510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5052,51 +5052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4AEBA49"/>
+    <w:nsid w:val="D88495E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5200,51 +5200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C40D87C6"/>
+    <w:nsid w:val="C986B02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>