--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2718,303 +2718,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
+                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
+              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397779v1</w:t>
+                <w:t xml:space="preserve">hal-02387310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482505v1</w:t>
+                <w:t xml:space="preserve">hal-02387344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
+                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387344v1</w:t>
+                <w:t xml:space="preserve">hal-02397779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
+              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387310v1</w:t>
+                <w:t xml:space="preserve">hal-00482505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grattan's Parliament (1782-1800): Myth and Reality</w:t>
               </w:r>
@@ -4036,77 +4036,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824260v1</w:t>
+                <w:t xml:space="preserve">hal-00482510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
               </w:r>
@@ -4167,70 +4160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.76-79</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coupures irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482510v1</w:t>
+                <w:t xml:space="preserve">hal-04824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5052,51 +5052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D88495E4"/>
+    <w:nsid w:val="370C98E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5200,51 +5200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C986B02B"/>
+    <w:nsid w:val="AF0C74EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>