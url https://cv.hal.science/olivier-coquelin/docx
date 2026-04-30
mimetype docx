--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -466,256 +466,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Conor Mulvagh, Emer Purcell (eds), Eoin MacNeill: The Sword and the Pen</w:t>
+                <w:t xml:space="preserve">« Un “soviet” de grévistes à Belfast » ? La Grande Grève de Belfast de 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande, 48-1, pp.152-155. </w:t>
+              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande. Textes réunis en hommage à Maurice Goldring, 48-1, pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813345v1</w:t>
+                <w:t xml:space="preserve">hal-04813288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un “soviet” de grévistes à Belfast » ? La Grande Grève de Belfast de 1919</w:t>
+                <w:t xml:space="preserve">From Revolution to Conformity: The Rise and Crisis of the Irish Labour Party, 1912-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études irlandaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The “crisis of political parties” in the British &amp; Irish Isles, 18-2, [23 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813288v1</w:t>
+                <w:t xml:space="preserve">hal-04813249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Revolution to Conformity: The Rise and Crisis of the Irish Labour Party, 1912-2020</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Conor Mulvagh, Emer Purcell (eds), Eoin MacNeill: The Sword and the Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande, 48-1, pp.152-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04813249v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Emmanuel Destenay, Conscription, US Intervention and the Transformation of Ireland, 1914-1918: Divergent Destinies</w:t>
               </w:r>
@@ -1740,174 +1740,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native&amp;quot; Nationalism and Unionism: Towards the Emergence of Two Antithetical Nationalisms in Late 19th Century Ireland</w:t>
+                <w:t xml:space="preserve">Native' Nationalism and Unionism: Towards the Advent of Two Antithetical Nationalisms in Late 19th Century Ireland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Média, culture, histoire [2008], [15 p.]. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387413v2</w:t>
+                <w:t xml:space="preserve">hal-00482543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native' Nationalism and Unionism: Towards the Advent of Two Antithetical Nationalisms in Late 19th Century Ireland.</w:t>
+                <w:t xml:space="preserve">Native&amp;quot; Nationalism and Unionism: Towards the Emergence of Two Antithetical Nationalisms in Late 19th Century Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, Média, culture, histoire [2008], [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482543v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Kieran Allen, The Corporate Takeover of Ireland</w:t>
               </w:r>
@@ -1960,321 +1960,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau</w:t>
+                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387426v1</w:t>
+                <w:t xml:space="preserve">hal-00482531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau.</w:t>
+                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10848770701564992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482531v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l’avènement de l’aile gauche du mouvement révolutionnaire irlandais, 1846-1916</w:t>
+                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l'avènement de l'aile gauche du mouvement révolutionnaire irlandais (1846-1916).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, [Media, culture, history], [17 p.]. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387442v1</w:t>
+                <w:t xml:space="preserve">hal-00482545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l'avènement de l'aile gauche du mouvement révolutionnaire irlandais (1846-1916).</w:t>
+                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l’avènement de l’aile gauche du mouvement révolutionnaire irlandais, 1846-1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, [Media, culture, history], [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482545v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics in the Irish Free State: The Legacy of a Conservative Revolution</w:t>
               </w:r>
@@ -2787,234 +2787,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
+                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387344v1</w:t>
+                <w:t xml:space="preserve">hal-02397779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de prison et d'enfermement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3LAM, université d'Angers et du Maine, Jun 2008, Angers, France. pp.41-47</w:t>
+              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397779v1</w:t>
+                <w:t xml:space="preserve">hal-00482505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482505v1</w:t>
+                <w:t xml:space="preserve">hal-02387344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grattan's Parliament (1782-1800): Myth and Reality</w:t>
               </w:r>
@@ -3572,186 +3572,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam O'Flaherty's Brief Involvement in Irish Working Class Politics, 1921-1922</w:t>
+                <w:t xml:space="preserve">Soviets in Ireland and Factory Councils in Italy (1919-23): A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah-Anne Buckley; Olivier Coquelin; Francis Devine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat From Revolution: Irish Working Class Politics in the 1920s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umiskin Press, pp.348-354, 2024, 978-1-7390865-0-3</w:t>
+              <w:t xml:space="preserve">, Umiskin Press, pp.16-34, 2024, 978-1-7390865-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813220v1</w:t>
+                <w:t xml:space="preserve">hal-04813146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soviets in Ireland and Factory Councils in Italy (1919-23): A Comparative Study</w:t>
+                <w:t xml:space="preserve">Liam O'Flaherty's Brief Involvement in Irish Working Class Politics, 1921-1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah-Anne Buckley; Olivier Coquelin; Francis Devine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat From Revolution: Irish Working Class Politics in the 1920s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umiskin Press, pp.16-34, 2024, 978-1-7390865-0-3</w:t>
+              <w:t xml:space="preserve">, Umiskin Press, pp.348-354, 2024, 978-1-7390865-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813146v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleeve's Soviets: 'Socialism From Below' in Revolutionary Ireland, 1920-1922</w:t>
               </w:r>
@@ -4017,220 +4017,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
+                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.76-79</w:t>
+              <w:t xml:space="preserve">2008, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482510v1</w:t>
+                <w:t xml:space="preserve">hal-00482515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
+                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.57-60</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coupures irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482515v1</w:t>
+                <w:t xml:space="preserve">hal-04824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824260v1</w:t>
+                <w:t xml:space="preserve">hal-00482510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4542,234 +4542,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William O’Brien</w:t>
+                <w:t xml:space="preserve">Michael Davitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international. Grande-Bretagne et Irlande [en ligne]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, [2 p.]</w:t>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international (Grande-Bretagne et Irlande)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386686v1</w:t>
+                <w:t xml:space="preserve">hal-02386623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Davitt</w:t>
+                <w:t xml:space="preserve">James Fintan Lalor [Lalor Fintan]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international (Grande-Bretagne et Irlande)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, [3 p.]</w:t>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international. Grande-Bretagne et Irlande [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386623v1</w:t>
+                <w:t xml:space="preserve">hal-02386664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Fintan Lalor [Lalor Fintan]</w:t>
+                <w:t xml:space="preserve">William O’Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international. Grande-Bretagne et Irlande [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386664v1</w:t>
+                <w:t xml:space="preserve">hal-02386686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Connolly</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="370C98E7"/>
+    <w:nsid w:val="BFB847F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5200,51 +5200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AF0C74EE"/>
+    <w:nsid w:val="F6DDEA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>