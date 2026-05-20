--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -466,105 +466,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un “soviet” de grévistes à Belfast » ? La Grande Grève de Belfast de 1919</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Conor Mulvagh, Emer Purcell (eds), Eoin MacNeill: The Sword and the Pen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande. Textes réunis en hommage à Maurice Goldring, 48-1, pp.33-50. </w:t>
+              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande, 48-1, pp.152-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813288v1</w:t>
+                <w:t xml:space="preserve">hal-04813345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Revolution to Conformity: The Rise and Crisis of the Irish Labour Party, 1912-2020</w:t>
               </w:r>
@@ -613,109 +617,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Conor Mulvagh, Emer Purcell (eds), Eoin MacNeill: The Sword and the Pen</w:t>
+                <w:t xml:space="preserve">« Un “soviet” de grévistes à Belfast » ? La Grande Grève de Belfast de 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande, 48-1, pp.152-155. </w:t>
+              <w:t xml:space="preserve">, 2023, Nationalisme, culture et conflits en Irlande. Textes réunis en hommage à Maurice Goldring, 48-1, pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.14771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813345v1</w:t>
+                <w:t xml:space="preserve">hal-04813288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Emmanuel Destenay, Conscription, US Intervention and the Transformation of Ireland, 1914-1918: Divergent Destinies</w:t>
               </w:r>
@@ -855,191 +855,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Brian Hugues, Defying the IRA? Intimidation and Communities During the Irish Revolution</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Jeffrey Leddin, The “Labour Hercules”: The Irish Citizen Army and Irish Republicanism, 1913-23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISE - Review of Irish Studies in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (2), pp.147-151. </w:t>
+              <w:t xml:space="preserve">Études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.201-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32803/rise.v3i2.2413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.10392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813351v1</w:t>
+                <w:t xml:space="preserve">hal-04813346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Jeffrey Leddin, The “Labour Hercules”: The Irish Citizen Army and Irish Republicanism, 1913-23</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Brian Hugues, Defying the IRA? Intimidation and Communities During the Irish Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études irlandaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (2), pp.201-202. </w:t>
+              <w:t xml:space="preserve">RISE - Review of Irish Studies in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.147-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.10392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32803/rise.v3i2.2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813346v1</w:t>
+                <w:t xml:space="preserve">hal-04813351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Helen Litton, Irish Rebellions, 1798-1921</w:t>
               </w:r>
@@ -1740,174 +1740,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native' Nationalism and Unionism: Towards the Advent of Two Antithetical Nationalisms in Late 19th Century Ireland.</w:t>
+                <w:t xml:space="preserve">Native&amp;quot; Nationalism and Unionism: Towards the Emergence of Two Antithetical Nationalisms in Late 19th Century Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, Média, culture, histoire [2008], [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482543v1</w:t>
+                <w:t xml:space="preserve">hal-02387413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native&amp;quot; Nationalism and Unionism: Towards the Emergence of Two Antithetical Nationalisms in Late 19th Century Ireland</w:t>
+                <w:t xml:space="preserve">Native' Nationalism and Unionism: Towards the Advent of Two Antithetical Nationalisms in Late 19th Century Ireland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Média, culture, histoire [2008], [15 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387413v2</w:t>
+                <w:t xml:space="preserve">hal-00482543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Kieran Allen, The Corporate Takeover of Ireland</w:t>
               </w:r>
@@ -1960,321 +1960,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau.</w:t>
+                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10848770701564992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482531v1</w:t>
+                <w:t xml:space="preserve">hal-02387426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau</w:t>
+                <w:t xml:space="preserve">La Question irlandaise selon Marx et Engels vue sous un jour nouveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.679-693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10848770701564992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387426v1</w:t>
+                <w:t xml:space="preserve">hal-00482531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l'avènement de l'aile gauche du mouvement révolutionnaire irlandais (1846-1916).</w:t>
+                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l’avènement de l’aile gauche du mouvement révolutionnaire irlandais, 1846-1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, [Media, culture, history], [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482545v1</w:t>
+                <w:t xml:space="preserve">hal-02387442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l’avènement de l’aile gauche du mouvement révolutionnaire irlandais, 1846-1916</w:t>
+                <w:t xml:space="preserve">Lalor, Davitt et Connolly, ou l'avènement de l'aile gauche du mouvement révolutionnaire irlandais (1846-1916).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, [Media, culture, history], [17 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387442v1</w:t>
+                <w:t xml:space="preserve">hal-00482545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics in the Irish Free State: The Legacy of a Conservative Revolution</w:t>
               </w:r>
@@ -2718,96 +2718,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
+              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387310v1</w:t>
+                <w:t xml:space="preserve">hal-00482505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Emprisonnement comme vecteur de renouveau idéologique au sein du mouvement républicain irlandais : le cas de Michael Davitt (1846-1906)</w:t>
               </w:r>
@@ -2856,165 +2856,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity : John Mitchel's Jail Journal and Michael Davitt's Leaves From a Prison Diary.</w:t>
+                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque annuel de la Society for the Study of Nineteenth-Century Ireland (SSNCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Limerick, Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482505v1</w:t>
+                <w:t xml:space="preserve">hal-02387344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Visions of Irish Republicanism Drawn Up in Captivity: John Mitchel’s Jail Journal and Michael Davitt’s Leaves From a Prison Diary</w:t>
+                <w:t xml:space="preserve">A Reactionary Dimension in Progressive Revolutionary Theories? The Case of James Connolly's Socialism Founded on the Re-Conversion of Ireland to the Celtic System of Common Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual, Material and Print Culture in Nineteenth-Century Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Nineteenth-Century Ireland, Jun 2008, Limerick (Ireland), Ireland. pp.176-185</w:t>
+              <w:t xml:space="preserve">Annual Harvard Celtic Colloquium (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Celtic Languages and Literatures, Harvard University, Oct 2008, Cambridge (Harvard University), United States. pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387344v1</w:t>
+                <w:t xml:space="preserve">hal-02387310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grattan's Parliament (1782-1800): Myth and Reality</w:t>
               </w:r>
@@ -3572,186 +3572,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soviets in Ireland and Factory Councils in Italy (1919-23): A Comparative Study</w:t>
+                <w:t xml:space="preserve">Liam O'Flaherty's Brief Involvement in Irish Working Class Politics, 1921-1922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah-Anne Buckley; Olivier Coquelin; Francis Devine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat From Revolution: Irish Working Class Politics in the 1920s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umiskin Press, pp.16-34, 2024, 978-1-7390865-0-3</w:t>
+              <w:t xml:space="preserve">, Umiskin Press, pp.348-354, 2024, 978-1-7390865-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813146v1</w:t>
+                <w:t xml:space="preserve">hal-04813220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam O'Flaherty's Brief Involvement in Irish Working Class Politics, 1921-1922</w:t>
+                <w:t xml:space="preserve">Soviets in Ireland and Factory Councils in Italy (1919-23): A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfanie Prezioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah-Anne Buckley; Olivier Coquelin; Francis Devine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retreat From Revolution: Irish Working Class Politics in the 1920s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umiskin Press, pp.348-354, 2024, 978-1-7390865-0-3</w:t>
+              <w:t xml:space="preserve">, Umiskin Press, pp.16-34, 2024, 978-1-7390865-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813220v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleeve's Soviets: 'Socialism From Below' in Revolutionary Ireland, 1920-1922</w:t>
               </w:r>
@@ -4017,158 +4017,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
+                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2008, pp.57-60</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coupures irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482515v1</w:t>
+                <w:t xml:space="preserve">hal-04824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
+                <w:t xml:space="preserve">Liam O'Flaherty, The Informer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.76-79</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824260v1</w:t>
+                <w:t xml:space="preserve">hal-00482515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de conflit en Irlande du Nord, des années 1990 à nos jours : pourquoi ?</w:t>
               </w:r>
@@ -4542,96 +4542,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Davitt</w:t>
+                <w:t xml:space="preserve">William O’Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international (Grande-Bretagne et Irlande)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, [3 p.]</w:t>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international. Grande-Bretagne et Irlande [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386623v1</w:t>
+                <w:t xml:space="preserve">hal-02386686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Fintan Lalor [Lalor Fintan]</w:t>
               </w:r>
@@ -4680,96 +4680,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William O’Brien</w:t>
+                <w:t xml:space="preserve">Michael Davitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international. Grande-Bretagne et Irlande [en ligne]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, [2 p.]</w:t>
+              <w:t xml:space="preserve">Le Maitron : Dictionnaire biographique du mouvement ouvrier international (Grande-Bretagne et Irlande)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386686v1</w:t>
+                <w:t xml:space="preserve">hal-02386623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Connolly</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFB847F0"/>
+    <w:nsid w:val="411EBD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5200,51 +5200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6DDEA30"/>
+    <w:nsid w:val="54D60198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5434,51 +5434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-coquelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1362-7107" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084138971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386311v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nwu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15290" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.14771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.232.0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/lhr.2022.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v3i2.2413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.6351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5558" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376919v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.5243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2014.990263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387413v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770701564992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1084877052000321967" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Buckley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Devine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Prezioso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bastiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>